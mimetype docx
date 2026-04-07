--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -497,813 +497,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injecting Temporal-Aware Knowledge in Historical Named Entity Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DocILE Benchmark for Document Information Localization and Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Boros</w:t>
+                <w:t xml:space="preserve">Štěpán Šimsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Giamphy</w:t>
+                <w:t xml:space="preserve">Milan Šulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Uřičář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Conference on Information Retrieval, ECIR 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_24⟩</w:t>
+              <w:t xml:space="preserve">ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San josé, CA,, United States. pp.147-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750049v1</w:t>
+                <w:t xml:space="preserve">hal-04678414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of DocILE 2023: Document Information Localization and Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Štěpán Šimsa</w:t>
+                <w:t xml:space="preserve">Injection de connaissances temporelles dans la reconnaissance d'entités nommées historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Uřičář</w:t>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Šulc</w:t>
+                <w:t xml:space="preserve">Edward Giamphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yash Patel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+                <w:t xml:space="preserve">Jose Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.65-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678403v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection de connaissances temporelles dans la reconnaissance d'entités nommées historiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of DocILE 2023: Document Information Localization and Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Boros</w:t>
+                <w:t xml:space="preserve">Štěpán Šimsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Uřičář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Giamphy</w:t>
+                <w:t xml:space="preserve">Milan Šulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.276-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130215v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DocILE Benchmark for Document Information Localization and Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Quantitative Analysis of Noise Impact on Document Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Šulc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yash Patel</w:t>
+                <w:t xml:space="preserve">Edward Giamphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gohar Dashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, United States. pp.4612-4618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678414v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Analysis of Noise Impact on Document Ranking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gohar Dashyan</w:t>
+                <w:t xml:space="preserve">Oui mais... ChatGPT peut-il identifier des entités dans des documents historiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+                <w:t xml:space="preserve">Nancy Girdhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Systems, Man, and Cybernetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.74-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284004v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oui mais... ChatGPT peut-il identifier des entités dans des documents historiques ?</w:t>
+                <w:t xml:space="preserve">Injecting Temporal-Aware Knowledge in Historical Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nancy Girdhar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Giamphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Moreno</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th European Conference on Information Retrieval, ECIR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.377-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130217v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction from Invoices</w:t>
               </w:r>
@@ -1445,51 +1445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1553,51 +1553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuer les erreurs de numérisation dans la reconnaissance d'entités nommées pour les documents historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1605,51 +1605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Apr 2021, Grenoble (virtuel), France. pp.1 - 7, </w:t>
@@ -1687,51 +1687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Named Entity Recognition and Linking on Historical Multilingual Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.1-17, </w:t>
@@ -2330,265 +2330,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un modèle de calcul semi-analytique de brides cylindriques boulonnées sollicitées en chargement fortement excentré</w:t>
+                <w:t xml:space="preserve">POS-tagging of Tunisian Dialect Using Standard Arabic Resources and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Neveu</w:t>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Daidié</w:t>
+                <w:t xml:space="preserve">Nizar Habash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Bernicot</w:t>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les assemblages mécaniques : Evolutions récentes et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Arabic Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.59 - 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W15-3207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052004v1</w:t>
+                <w:t xml:space="preserve">hal-01464860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POS-tagging of Tunisian Dialect Using Standard Arabic Resources and Tools</w:t>
+                <w:t xml:space="preserve">Développement d’un modèle de calcul semi-analytique de brides cylindriques boulonnées sollicitées en chargement fortement excentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Florian Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Habash</w:t>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Gala</w:t>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Bernicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Arabic Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les assemblages mécaniques : Evolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Saint-Ouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464860v1</w:t>
+                <w:t xml:space="preserve">hal-02052004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically building a Tunisian Lexicon for Deverbal Nouns</w:t>
               </w:r>
@@ -2600,51 +2600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Linguistics - VarDial Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2695,64 +2695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Boujelbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Habash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France. pp.396 - 406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2803,64 +2803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Boujelbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Habash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MT Summit 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France. pas d'édition papier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2943,64 +2943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3375,51 +3375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1A57584"/>
+    <w:nsid w:val="A6F42265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3606,51 +3606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8964-2135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hamdi_a_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pageperso.univ-lr.fr/ahmed.hamdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04662000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n &#352;imsa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal U&#345;i&#269;&#225;&#345;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#352;ulc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Dashyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hai Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hackl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404835.3463255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.mini_24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4068074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34058-2_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.66" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joseph" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.332" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bernicot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3207" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boujelbane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nam Huynh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8964-2135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hamdi_a_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pageperso.univ-lr.fr/ahmed.hamdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04662000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n &#352;imsa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#352;ulc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal U&#345;i&#269;&#225;&#345;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_21" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Dashyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hai Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hackl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404835.3463255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.mini_24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4068074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34058-2_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.66" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joseph" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.332" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3207" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bernicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boujelbane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nam Huynh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>