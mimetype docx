--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -355,2545 +355,2662 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Open Large Language Models for Historical Named Entity Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frugal Object Detection Models: Solutions, Challenges and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+                <w:t xml:space="preserve">Hassan Noura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Thi Hong Hanh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">Joseph Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. pp.1694-1701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662000v1</w:t>
+                <w:t xml:space="preserve">hal-05602690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DocILE Benchmark for Document Information Localization and Extraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging Open Large Language Models for Historical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Uřičář</w:t>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yash Patel</w:t>
+                <w:t xml:space="preserve">Tran Thi Hong Hanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678414v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection de connaissances temporelles dans la reconnaissance d'entités nommées historiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+                <w:t xml:space="preserve">DocILE Benchmark for Document Information Localization and Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štěpán Šimsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Boros</w:t>
+                <w:t xml:space="preserve">Milan Šulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Giamphy</w:t>
+                <w:t xml:space="preserve">Michal Uřičář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San josé, CA,, United States. pp.147-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130215v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of DocILE 2023: Document Information Localization and Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injection de connaissances temporelles dans la reconnaissance d'entités nommées historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Uřičář</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yash Patel</w:t>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Giamphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.65-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04678403v1</w:t>
+                <w:t xml:space="preserve">hal-04130215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Analysis of Noise Impact on Document Ranking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of DocILE 2023: Document Information Localization and Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štěpán Šimsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Giamphy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+                <w:t xml:space="preserve">Michal Uřičář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Šulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Systems, Man, and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Honolulu, United States. pp.4612-4618, </w:t>
+              <w:t xml:space="preserve">CLEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.276-293, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284004v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oui mais... ChatGPT peut-il identifier des entités dans des documents historiques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Boros</w:t>
+                <w:t xml:space="preserve">A Quantitative Analysis of Noise Impact on Document Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Giamphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Girdhar</w:t>
+                <w:t xml:space="preserve">Kevin Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gohar Dashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, United States. pp.4612-4618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130217v1</w:t>
+                <w:t xml:space="preserve">hal-04284004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injecting Temporal-Aware Knowledge in Historical Named Entity Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Oui mais... ChatGPT peut-il identifier des entités dans des documents historiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edward Giamphy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Girdhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Conference on Information Retrieval, ECIR 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.74-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750049v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Extraction from Invoices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injecting Temporal-Aware Knowledge in Historical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Giamphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Coustaty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition ICDAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.699-714, </w:t>
+              <w:t xml:space="preserve">45th European Conference on Information Retrieval, ECIR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.377-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86331-9_45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418385v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilingual Dataset for Named Entity Recognition, Entity Linking and Stance Detection in Historical Newspapers</w:t>
+                <w:t xml:space="preserve">Information Extraction from Invoices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Tuyet Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Elodie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter Hackl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR '21: The 44th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3404835.3463255⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition ICDAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.699-714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86331-9_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418387v1</w:t>
+                <w:t xml:space="preserve">hal-03418385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuer les erreurs de numérisation dans la reconnaissance d'entités nommées pour les documents historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A Multilingual Dataset for Named Entity Recognition, Entity Linking and Stance Detection in Historical Newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Hackl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24348/coria.2021.mini_24⟩</w:t>
+              <w:t xml:space="preserve">SIGIR '21: The 44th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Event, Canada. pp.2328-2334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3404835.3463255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320332v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Named Entity Recognition and Linking on Historical Multilingual Documents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Atténuer les erreurs de numérisation dans la reconnaissance d'entités nommées pour les documents historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4068074⟩</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Apr 2021, Grenoble (virtuel), France. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2021.mini_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026969v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Named Entity Recognition and Linking on Historical Multilingual Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4068074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364693v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of OCR Quality on Named Entity Linking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Asia-Pacific Digital Libraries 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34058-2_11⟩</w:t>
+              <w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign, United States. pp.333-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557116v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection for Document Flow Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of OCR Quality on Named Entity Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DAS.2018.66⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Asia-Pacific Digital Libraries 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34058-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364672v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning vs Deterministic Rule-Based System for Document Stream Segmentation</w:t>
+                <w:t xml:space="preserve">Feature Selection for Document Flow Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.332⟩</w:t>
+              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.245-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2018.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030194v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POS-tagging of Tunisian Dialect Using Standard Arabic Resources and Tools</w:t>
+                <w:t xml:space="preserve">Machine Learning vs Deterministic Rule-Based System for Document Stream Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Habash</w:t>
+                <w:t xml:space="preserve">Joris Voerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Gala</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Arabic Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.59 - 68, </w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.77-82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W15-3207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464860v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un modèle de calcul semi-analytique de brides cylindriques boulonnées sollicitées en chargement fortement excentré</w:t>
+                <w:t xml:space="preserve">POS-tagging of Tunisian Dialect Using Standard Arabic Resources and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Neveu</w:t>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Daidié</w:t>
+                <w:t xml:space="preserve">Nizar Habash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Bernicot</w:t>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les assemblages mécaniques : Evolutions récentes et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Arabic Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.59 - 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W15-3207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052004v1</w:t>
+                <w:t xml:space="preserve">hal-01464860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically building a Tunisian Lexicon for Deverbal Nouns</w:t>
+                <w:t xml:space="preserve">Développement d’un modèle de calcul semi-analytique de brides cylindriques boulonnées sollicitées en chargement fortement excentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Gala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Florian Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Bernicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics - VarDial Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Les assemblages mécaniques : Evolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196020v1</w:t>
+                <w:t xml:space="preserve">hal-02052004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de traduction de verbes entre arabe standard et arabe dialectal par analyse morphologique profonde</w:t>
+                <w:t xml:space="preserve">Automatically building a Tunisian Lexicon for Deverbal Nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. pp.396 - 406</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics - VarDial Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908795v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un système de traduction de verbes entre arabe standard et arabe dialectal par analyse morphologique profonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Boujelbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Habash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. pp.396 - 406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Effects of Factorizing Root and Pattern Mapping in Bidirectional Tunisian - Standard Arabic Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Boujelbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Habash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MT Summit 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France. pas d'édition papier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2903,316 +3020,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entity Linking for Historical Documents: Challenges and Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Asia-Pacific Digital Libraries, ICADL 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12504, Springer, pp.215-231, 2020, Lecture Notes in Computer Science, 978-3-030-64452-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64452-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When to Use OCR Post-correction for Named Entity Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Nam Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Asia-Pacific Digital Libraries, ICADL 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-42, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64452-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and Minimizing the Impact of OCR Quality on Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,84 +3347,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Libraries for Open Knowledge 24th International Conference on Theory and Practice of Digital Libraries, TPDL 2020, Lyon, France, August 25–27, 2020, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-101, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3375,51 +3492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6F42265"/>
+    <w:nsid w:val="F05305AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3606,51 +3723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8964-2135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hamdi_a_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pageperso.univ-lr.fr/ahmed.hamdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04662000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n &#352;imsa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#352;ulc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal U&#345;i&#269;&#225;&#345;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_21" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Dashyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hai Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hackl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404835.3463255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.mini_24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4068074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34058-2_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.66" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joseph" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.332" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3207" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bernicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boujelbane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nam Huynh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8964-2135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hamdi_a_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pageperso.univ-lr.fr/ahmed.hamdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04662000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n &#352;imsa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#352;ulc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal U&#345;i&#269;&#225;&#345;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Dashyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_24" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hai Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hackl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404835.3463255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.mini_24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4068074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34058-2_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.66" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.332" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3207" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bernicot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boujelbane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nam Huynh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>