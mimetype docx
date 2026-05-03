--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -261,295 +261,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Sitophilus oryzae (L.) using argon and helium atmospheric non-thermal plasma</w:t>
+                <w:t xml:space="preserve">Cold plasma assisted synthesis of spinel-CoFe$_2$O$_4$ nanoparticle with narrow bandgap and high magnetic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha an Quoc Than</w:t>
+                <w:t xml:space="preserve">Harshini Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Anh Ngoc Tran</w:t>
+                <w:t xml:space="preserve">Subash Mohandoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Aparna Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Huu Pham</w:t>
+                <w:t xml:space="preserve">Natarajan Balasubramaniyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieu Dinh Vu</w:t>
+                <w:t xml:space="preserve">Sivachandiran Loganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stored Products Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108, pp.102394. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.112754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspr.2024.102394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.112754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828129v1</w:t>
+                <w:t xml:space="preserve">hal-04646189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma assisted synthesis of spinel-CoFe$_2$O$_4$ nanoparticle with narrow bandgap and high magnetic activity</w:t>
+                <w:t xml:space="preserve">Control of Sitophilus oryzae (L.) using argon and helium atmospheric non-thermal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harshini Mohan</w:t>
+                <w:t xml:space="preserve">Ha an Quoc Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subash Mohandoss</w:t>
+                <w:t xml:space="preserve">Minh Anh Ngoc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aparna Prakash</w:t>
+                <w:t xml:space="preserve">Trung Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natarajan Balasubramaniyan</w:t>
+                <w:t xml:space="preserve">Thien Huu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivachandiran Loganathan</w:t>
+                <w:t xml:space="preserve">Lieu Dinh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.112754. </w:t>
+              <w:t xml:space="preserve">Journal of Stored Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108, pp.102394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.112754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jspr.2024.102394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646189v1</w:t>
+                <w:t xml:space="preserve">hal-04828129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Understanding of Ozone Decomposition inside a Low-Temperature Combustion Engine</w:t>
               </w:r>
@@ -639,64 +639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-thermal Plasma Activated Water for Increasing Germination and Plant Growth of Lactuca sativa L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha an Quoc Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Huu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyen Ky Vo Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,51 +1232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propene oxidation from air by atmospheric plasma-catalytic hybrid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Huu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Manh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,238 +3274,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy deposition effect on the NOx remediation in oxidative media using atmospheric non thermal plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of oxygen on methane steam reforming in a sliding discharge reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (5), pp.604-609</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198439v1</w:t>
+                <w:t xml:space="preserve">hal-00097460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen on methane steam reforming in a sliding discharge reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy deposition effect on the NOx remediation in oxidative media using atmospheric non thermal plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.195-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2006019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097460v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a non thermal plasma reactor for ethanol steam reforming</w:t>
               </w:r>
@@ -3646,51 +3646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journal of advanced oxidation technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (2), pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3741,51 +3741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.1491-1498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 33 (11), pp.2119-2127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4327,51 +4327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 68 (6), pp.2292-2297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4396,51 +4396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact flash X-ray sources and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 117, pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4914,51 +4914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two-body and three-body channels for the reaction of metastable helium atoms with selected atomic and molecular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Stevefelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5769,256 +5769,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance broadening as a valuable diagnostic to study atmospheric pressure plasma – application to micro-plasmas</w:t>
+                <w:t xml:space="preserve">Quantification of Guided Ionization Waves Action on the Hydrodynamics of APPJ Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibi Baitukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Non-Thermal/Thermal Plasma for Pollution Control and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Sapporo, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374037v1</w:t>
+                <w:t xml:space="preserve">hal-03049313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Guided Ionization Waves Action on the Hydrodynamics of APPJ Devices</w:t>
+                <w:t xml:space="preserve">Resonance broadening as a valuable diagnostic to study atmospheric pressure plasma – application to micro-plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alibi Baitukha</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Non-Thermal/Thermal Plasma for Pollution Control and Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Sapporo, Hokkaido, Japan</w:t>
+              <w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049313v1</w:t>
+                <w:t xml:space="preserve">hal-03374037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL UNDERSTANDING OF OZONE DECOMPOSITION INSIDE A LOW TEMPERATURE COMBUSTION ENGINE</w:t>
               </w:r>
@@ -7121,269 +7121,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane removal from air in a plasma-catalytic hybrid reactor</w:t>
+                <w:t xml:space="preserve">PULSED DBD-CATALYST HYBRID REACTOR FOR ENVIRONMENTAL CLEAN-UP: VOCS OXIDATION IN AIR AT LOW TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Gil</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Adamowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Giroir-Fendler</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Cluny, France</w:t>
+              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.586-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059357v1</w:t>
+                <w:t xml:space="preserve">hal-01059353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PULSED DBD-CATALYST HYBRID REACTOR FOR ENVIRONMENTAL CLEAN-UP: VOCS OXIDATION IN AIR AT LOW TEMPERATURE</w:t>
+                <w:t xml:space="preserve">Methane removal from air in a plasma-catalytic hybrid reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Adamowska</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Giroir-Fendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.586-589</w:t>
+              <w:t xml:space="preserve">GECAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059353v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interaction plasma-catalyseur pour le traitement d'effluents gazeux</w:t>
               </w:r>
@@ -7546,51 +7546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Non-Thermal Plasma and Pd-based catalyst for VOCs removal from air: case of CH4 and C3H6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Adamowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8071,256 +8071,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas production by plasma treatment of alcohols and wood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
+                <w:t xml:space="preserve">Improvement of Diesel Oxidation Catalyst Light-Off Temperature by Non-Thermal Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th High-Tech Plasma Processes conference (HTPP 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">5th international Annual Meeting Catalysis for Polluting Emission Aftertreatment and Production of renewable Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kazimersz Dolny, Poland. pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822488v1</w:t>
+                <w:t xml:space="preserve">hal-00733775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Diesel Oxidation Catalyst Light-Off Temperature by Non-Thermal Plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Leray</w:t>
+                <w:t xml:space="preserve">Syngas production by plasma treatment of alcohols and wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot-Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Annual Meeting Catalysis for Polluting Emission Aftertreatment and Production of renewable Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Kazimersz Dolny, Poland. pp.107-108</w:t>
+              <w:t xml:space="preserve">12th High-Tech Plasma Processes conference (HTPP 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733775v1</w:t>
+                <w:t xml:space="preserve">hal-00822488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-Catalyst Interaction for Removal of Methane and propene in Air at Atmospheric Pressure</w:t>
               </w:r>
@@ -8628,277 +8628,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Treatment and Biomass Gasification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma reformer of biomass derived tars at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Leninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Ouagadougou, Burkina Faso. pp.10</w:t>
+              <w:t xml:space="preserve">4th international Annual Meeting Catalysis for Pollution Emission Aftertreatment and Production of renewable Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Zacopane, Poland. pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711138v1</w:t>
+                <w:t xml:space="preserve">hal-00711110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma reformer of biomass derived tars at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma Treatment and Biomass Gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bastien</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international Annual Meeting Catalysis for Pollution Emission Aftertreatment and Production of renewable Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Zacopane, Poland. pp.73-74</w:t>
+              <w:t xml:space="preserve">First International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ouagadougou, Burkina Faso. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711110v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Intéraction Plasma-Catalyseur: une Solution pour les Problèmes Environnementaux ?</w:t>
               </w:r>
@@ -9677,260 +9677,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYROPLASM Project: Coupling a biomass pyrogasification cyclone reactor to a non-thermal plasma for condensable vapors cracking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric non thermal plasma assisted catalytic reaction for air treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Pham Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiep Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Biomass Conference and Exhibition: From Research to Industry and Market</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Hamburg, Germany. pp.CR Rom</w:t>
+              <w:t xml:space="preserve">3th International Annual meeting Catalysis for Environment: Depollution, Renewable Energy and Clean Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, ZACOPANE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446623v1</w:t>
+                <w:t xml:space="preserve">hal-00445181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric non thermal plasma assisted catalytic reaction for air treatment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PYROPLASM Project: Coupling a biomass pyrogasification cyclone reactor to a non-thermal plasma for condensable vapors cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Philippe Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th International Annual meeting Catalysis for Environment: Depollution, Renewable Energy and Clean Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, ZACOPANE, Poland</w:t>
+              <w:t xml:space="preserve">17th European Biomass Conference and Exhibition: From Research to Industry and Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hamburg, Germany. pp.CR Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445181v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Oils reforming into syngas by non-thermal plasma</w:t>
               </w:r>
@@ -10218,51 +10218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High voltage short pulse discharges: &amp;quot;old&amp;quot; tool, bright future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10445,217 +10445,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propane conversion in DBD: experiments and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of organic compounds and production of activated species in Dielectric Barrier Discharges and Glidarc reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on High Pressure, Low Temperature Plasma Chemistry, HAKONE XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.CD</w:t>
+              <w:t xml:space="preserve">NATO-Advanced Study Institute on Plasma Assisted Decontamination of biological and Chemical Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cesme-Izmir, Turkey. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448456v1</w:t>
+                <w:t xml:space="preserve">hal-00335406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of organic compounds and production of activated species in Dielectric Barrier Discharges and Glidarc reactors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propane conversion in DBD: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO-Advanced Study Institute on Plasma Assisted Decontamination of biological and Chemical Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Cesme-Izmir, Turkey. 10 p</w:t>
+              <w:t xml:space="preserve">11th International Symposium on High Pressure, Low Temperature Plasma Chemistry, HAKONE XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335406v1</w:t>
+                <w:t xml:space="preserve">hal-00448456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion du propane par DBD : expériences et modélisation</w:t>
               </w:r>
@@ -10963,273 +10963,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH4 partial oxidation in non-thermal plasma at atmospheric pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of Pollutants by Atmospheric Non Thermal Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiep Le Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference on Gas Discharges and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Catalysis for Environment: Depollution, Renewable Energy and Clean Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447140v1</w:t>
+                <w:t xml:space="preserve">hal-00335429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Pollutants by Atmospheric Non Thermal Plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CH4 partial oxidation in non-thermal plasma at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiep Le Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis for Environment: Depollution, Renewable Energy and Clean Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Zakopane, Poland</w:t>
+              <w:t xml:space="preserve">XVII International Conference on Gas Discharges and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335429v1</w:t>
+                <w:t xml:space="preserve">hal-00447140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New non-equilibrium atmospheric plasma gun for applications in medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11310,51 +11310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of very high speed plasma balls at atmospheric pressure over long distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11934,813 +11934,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of propane by pulsed dielectric barrier discharge in air</w:t>
+                <w:t xml:space="preserve">Conversion of propane by pulsed dielectric barrier discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Symposium on High Pressure Low Temperature plasma Chemistry (HAKONE X)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Saga, Japan. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">10th International Symposium on High Pressure Low Temperature Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saga, Japan. pp.7P-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447134v1</w:t>
+                <w:t xml:space="preserve">hal-00817903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of propane by pulsed dielectric barrier discharges in air</w:t>
+                <w:t xml:space="preserve">Conversion of propane by pulsed dielectric barrier discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on High Pressure Low Temperature Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Saga, Japan. pp.7P-07</w:t>
+              <w:t xml:space="preserve">Xth International Symposium on High Pressure Low Temperature plasma Chemistry (HAKONE X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Saga, Japan. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817903v1</w:t>
+                <w:t xml:space="preserve">hal-00447134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of three cathodes reactor for stream reforming of propane at atmospheric pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen production by methane, propane and ethanol steam reforming in non-thermal plasma reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for pollution control and Sustainable Energy Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Workshop on the Plasma-Assisted Combustion and Plasma-Aftertreatment of Combustion Flue Gases for Power Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103280v1</w:t>
+                <w:t xml:space="preserve">hal-00098302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen generation from alkanes and alcohol by non-thermal plasma steam reforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 Reforming of CH4 in a non thermal plasma reactor at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Meeting on Combustion : Italian Section of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pise, Italy. pp.VI2.1</w:t>
+              <w:t xml:space="preserve">Xth International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Saga, Japan. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103275v1</w:t>
+                <w:t xml:space="preserve">hal-00198851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production by methane, propane and ethanol steam reforming in non-thermal plasma reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of three cathodes reactor for stream reforming of propane at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Plasma-Assisted Combustion and Plasma-Aftertreatment of Combustion Flue Gases for Power Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for pollution control and Sustainable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098302v1</w:t>
+                <w:t xml:space="preserve">hal-00103280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 Reforming of CH4 in a non thermal plasma reactor at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen generation from alkanes and alcohol by non-thermal plasma steam reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE X)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Saga, Japan. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">29th Meeting on Combustion : Italian Section of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pise, Italy. pp.VI2.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198851v1</w:t>
+                <w:t xml:space="preserve">hal-00103275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel sliding discharge reactor for hydrogen production through hydrocarbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma aided combustion of air-natural gas mixture using an atmospheric pressure rotating discharge for vehicle applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for pollution control and Sustainable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447137v1</w:t>
+                <w:t xml:space="preserve">hal-00101344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma aided combustion of air-natural gas mixture using an atmospheric pressure rotating discharge for vehicle applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel sliding discharge reactor for hydrogen production through hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for pollution control and Sustainable Energy Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101344v1</w:t>
+                <w:t xml:space="preserve">hal-00447137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production by methane, propane and ethanol via non-thermal plasma reactors</w:t>
               </w:r>
@@ -13388,269 +13388,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EASII-jet : ondes d'ionisations secondaires induites par jet de plasma à la pression atmosphérique</w:t>
+                <w:t xml:space="preserve">Études spectroscopiques aux petites échelles de décharges à haute pression : intérêt des transitions résonantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374026v1</w:t>
+                <w:t xml:space="preserve">hal-03374029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études spectroscopiques aux petites échelles de décharges à haute pression : intérêt des transitions résonantes</w:t>
+                <w:t xml:space="preserve">EASII-jet : ondes d'ionisations secondaires induites par jet de plasma à la pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Michaud</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibi Baitukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374029v1</w:t>
+                <w:t xml:space="preserve">hal-03374026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13976,51 +13976,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient plasma ball generation system at long distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14475,51 +14475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947718v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna V. Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L023202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha an Quoc Than" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Ngoc Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huu Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieu Dinh Vu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2024.102394" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshini Mohan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Mohandoss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Prakash" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Balasubramaniyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivachandiran Loganathan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.112754" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Ky Vo Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong Hoai Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-021-10210-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loganathan Sivachandiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christopher Whitehead" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Centi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lefferts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab16a6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Manh Bui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/JSC171014012P" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thien Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-016-0619-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA24762H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra02972h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.03.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dj&#233;ga-Mariadassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Makarov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lombaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-9956-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHCGHN6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/406/1/012026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leininger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Than Quoc An" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Pham Huu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiep Le Van" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-009-9166-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Majeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cormier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.09.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89T709VQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/6/013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-18THHTCM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Met" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aubry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cormier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R62X7422-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.12.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGQ1QCBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198436v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jurado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dega-Mariadassou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevefelt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/4/017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1987DE642F56DAE71B4FD6F6C76659015F2F530A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Stevefelt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/2/016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2KXF2Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoncinlle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viladrosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvesle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996472" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58A79870ED597AB8D870133F338DEA794708AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jahani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Gylys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Michaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374037v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loganathan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321059v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Adamowska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot-Bocanegra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Pham Huu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711119v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823057v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leninger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711124v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680790v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiet Nguyen Quoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Philippe Leininger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;d&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445181v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448358v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335406v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445773v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447079v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447140v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103258v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098380v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447134v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817903v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103280v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103275v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098302v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198851v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101344v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Disson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170648v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374026v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374029v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05189-1_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198856v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198694v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Lendresse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Calvo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198361v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947718v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna V. Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L023202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshini Mohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Mohandoss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Prakash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Balasubramaniyan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivachandiran Loganathan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.112754" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha an Quoc Than" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Ngoc Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huu Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieu Dinh Vu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2024.102394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Ky Vo Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong Hoai Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-021-10210-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loganathan Sivachandiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christopher Whitehead" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Centi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lefferts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab16a6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Manh Bui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/JSC171014012P" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thien Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-016-0619-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA24762H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra02972h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.03.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dj&#233;ga-Mariadassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Makarov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lombaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-9956-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHCGHN6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/406/1/012026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leininger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Than Quoc An" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Pham Huu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiep Le Van" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-009-9166-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Majeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cormier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.09.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89T709VQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/6/013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-18THHTCM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Met" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aubry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cormier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R62X7422-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.12.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGQ1QCBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198436v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jurado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dega-Mariadassou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevefelt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/4/017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1987DE642F56DAE71B4FD6F6C76659015F2F530A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Stevefelt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/2/016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2KXF2Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoncinlle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viladrosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvesle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996472" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58A79870ED597AB8D870133F338DEA794708AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jahani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Gylys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Michaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loganathan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321059v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Adamowska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot-Bocanegra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Pham Huu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711119v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823057v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leninger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711124v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680790v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiet Nguyen Quoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Philippe Leininger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;d&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448358v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335406v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445773v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447079v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103258v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098380v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817903v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447134v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103280v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Disson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170648v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374029v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05189-1_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198856v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198694v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Lendresse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Calvo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198361v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>