--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -261,295 +261,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma assisted synthesis of spinel-CoFe$_2$O$_4$ nanoparticle with narrow bandgap and high magnetic activity</w:t>
+                <w:t xml:space="preserve">Control of Sitophilus oryzae (L.) using argon and helium atmospheric non-thermal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harshini Mohan</w:t>
+                <w:t xml:space="preserve">Ha an Quoc Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subash Mohandoss</w:t>
+                <w:t xml:space="preserve">Minh Anh Ngoc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aparna Prakash</w:t>
+                <w:t xml:space="preserve">Trung Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natarajan Balasubramaniyan</w:t>
+                <w:t xml:space="preserve">Thien Huu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivachandiran Loganathan</w:t>
+                <w:t xml:space="preserve">Lieu Dinh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.112754. </w:t>
+              <w:t xml:space="preserve">Journal of Stored Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108, pp.102394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.112754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jspr.2024.102394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646189v1</w:t>
+                <w:t xml:space="preserve">hal-04828129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Sitophilus oryzae (L.) using argon and helium atmospheric non-thermal plasma</w:t>
+                <w:t xml:space="preserve">Cold plasma assisted synthesis of spinel-CoFe$_2$O$_4$ nanoparticle with narrow bandgap and high magnetic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha an Quoc Than</w:t>
+                <w:t xml:space="preserve">Harshini Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Anh Ngoc Tran</w:t>
+                <w:t xml:space="preserve">Subash Mohandoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Aparna Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Huu Pham</w:t>
+                <w:t xml:space="preserve">Natarajan Balasubramaniyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieu Dinh Vu</w:t>
+                <w:t xml:space="preserve">Sivachandiran Loganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stored Products Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108, pp.102394. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.112754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspr.2024.102394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.112754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828129v1</w:t>
+                <w:t xml:space="preserve">hal-04646189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Understanding of Ozone Decomposition inside a Low-Temperature Combustion Engine</w:t>
               </w:r>
@@ -639,64 +639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-thermal Plasma Activated Water for Increasing Germination and Plant Growth of Lactuca sativa L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha an Quoc Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Huu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyen Ky Vo Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,51 +1232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propene oxidation from air by atmospheric plasma-catalytic hybrid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Huu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Manh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,235 +1330,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane, Propene and Toluene Oxidation by Plasma-Pd/gamma-Al2O3 Hybrid Reactor: Investigation of a Synergetic Effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced seed germination and plant growth by atmospheric pressure cold air plasma: combined effect of seed and water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loganathan Sivachandiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-016-0619-6⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1822-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA24762H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314775v1</w:t>
+                <w:t xml:space="preserve">hal-01433596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced seed germination and plant growth by atmospheric pressure cold air plasma: combined effect of seed and water treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methane, Propene and Toluene Oxidation by Plasma-Pd/gamma-Al2O3 Hybrid Reactor: Investigation of a Synergetic Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Thien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loganathan Sivachandiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.1822-1832. </w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.326-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA24762H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11244-016-0619-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433596v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ and ex-situ NO oxidation assisted by sub-microsecond pulsed multi-pin-to-plane corona discharge: Effect of pin density</w:t>
               </w:r>
@@ -1635,51 +1635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-Catalytic Hybrid Reactor: Application to Methane Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Thien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,462 +3274,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen on methane steam reforming in a sliding discharge reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy deposition effect on the NOx remediation in oxidative media using atmospheric non thermal plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.195-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2006019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097460v1</w:t>
+                <w:t xml:space="preserve">hal-00198439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy deposition effect on the NOx remediation in oxidative media using atmospheric non thermal plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of oxygen on methane steam reforming in a sliding discharge reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (5), pp.604-609</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00198439v1</w:t>
+                <w:t xml:space="preserve">hal-00097460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a non thermal plasma reactor for ethanol steam reforming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Cormier</w:t>
+                <w:t xml:space="preserve">Non Thermal Plasma NOx Remediation: From Binary Gas Mixture to Lean-Burn Gasoline and Diesel Engine Exhaust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journal of advanced oxidation technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (2), pp.150-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444681v1</w:t>
+                <w:t xml:space="preserve">hal-00198436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Thermal Plasma NOx Remediation: From Binary Gas Mixture to Lean-Burn Gasoline and Diesel Engine Exhaust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">On the use of a non thermal plasma reactor for ethanol steam reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Met</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal of advanced oxidation technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106, pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2004.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198436v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOx remediation in oxygen rich exhaust gas using atmospheric pressure non-thermal plasma generated by a pulsed nanosecond dielectric barrier discharge</w:t>
               </w:r>
@@ -3741,51 +3741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.1491-1498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 33 (11), pp.2119-2127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4327,51 +4327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 68 (6), pp.2292-2297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4396,51 +4396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact flash X-ray sources and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 117, pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4914,51 +4914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two-body and three-body channels for the reaction of metastable helium atoms with selected atomic and molecular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Stevefelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5769,256 +5769,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Guided Ionization Waves Action on the Hydrodynamics of APPJ Devices</w:t>
+                <w:t xml:space="preserve">Resonance broadening as a valuable diagnostic to study atmospheric pressure plasma – application to micro-plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alibi Baitukha</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Non-Thermal/Thermal Plasma for Pollution Control and Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Sapporo, Hokkaido, Japan</w:t>
+              <w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049313v1</w:t>
+                <w:t xml:space="preserve">hal-03374037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance broadening as a valuable diagnostic to study atmospheric pressure plasma – application to micro-plasmas</w:t>
+                <w:t xml:space="preserve">Quantification of Guided Ionization Waves Action on the Hydrodynamics of APPJ Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibi Baitukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Non-Thermal/Thermal Plasma for Pollution Control and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Sapporo, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374037v1</w:t>
+                <w:t xml:space="preserve">hal-03049313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL UNDERSTANDING OF OZONE DECOMPOSITION INSIDE A LOW TEMPERATURE COMBUSTION ENGINE</w:t>
               </w:r>
@@ -6341,51 +6341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Non-Equilibrium Atmospheric Plasma and Catalyst for Gas Cleaning: NOx, VOCs, and CO Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Thien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loganathan Sivachandiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7121,269 +7121,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PULSED DBD-CATALYST HYBRID REACTOR FOR ENVIRONMENTAL CLEAN-UP: VOCS OXIDATION IN AIR AT LOW TEMPERATURE</w:t>
+                <w:t xml:space="preserve">Methane removal from air in a plasma-catalytic hybrid reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Adamowska</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Giroir-Fendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.586-589</w:t>
+              <w:t xml:space="preserve">GECAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059353v1</w:t>
+                <w:t xml:space="preserve">hal-01059357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane removal from air in a plasma-catalytic hybrid reactor</w:t>
+                <w:t xml:space="preserve">PULSED DBD-CATALYST HYBRID REACTOR FOR ENVIRONMENTAL CLEAN-UP: VOCS OXIDATION IN AIR AT LOW TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Gil</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Adamowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Giroir-Fendler</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Cluny, France</w:t>
+              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.586-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059357v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interaction plasma-catalyseur pour le traitement d'effluents gazeux</w:t>
               </w:r>
@@ -7527,1836 +7527,1836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Non-Thermal Plasma and Pd-based catalyst for VOCs removal from air: case of CH4 and C3H6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick da Costa</w:t>
+                <w:t xml:space="preserve">Plasma-assisted diesel oxidation catalyst on bench scale: Focus on light-off temperature and NOx behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Annual Meeting Catalysis for Polluting Emission Aftertreatment and Production of renewable Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Kazimierz Dolny, Poland. pp.103-104</w:t>
+              <w:t xml:space="preserve">9th International Congress on Catalysis and Automotive Pollution Control (CAPoC 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bruxelles, Belgium. pp.P49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733791v1</w:t>
+                <w:t xml:space="preserve">hal-00822475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition du Toluène dans l'air par un procédé Associant Plasma Non-Thermique et Catalyseurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiep Le Van</w:t>
+                <w:t xml:space="preserve">Alcohols treatment using a Statarc reactor to produce syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Division Plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy, ISNTPT-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Camaret sur mer, France. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711149v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Assisted Diesel Oxidation Catalyst: Laboratory and bench-scale Investigations for CO and HC light-Off Temperature and NOx Remediation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Lombaert</w:t>
+                <w:t xml:space="preserve">Combination of Non-Thermal Plasma and Pd-based catalyst for VOCs removal from air: case of CH4 and C3H6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Pham Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Adamowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE International Conference on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th international Annual Meeting Catalysis for Polluting Emission Aftertreatment and Production of renewable Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kazimierz Dolny, Poland. pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733838v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of using Atmospheric pressure Non-Thermal Plasma for Automotive Exhaust Aftertreatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décomposition du Toluène dans l'air par un procédé Associant Plasma Non-Thermique et Catalyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Thien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Than Quoc An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiep Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoPAQ: Demonstration of Photocatalytic remediation Process on Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Porticcio, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Division Plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711119v1</w:t>
+                <w:t xml:space="preserve">hal-00711149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Using Atmospheric pressure Non-Thermal Plasma for Automotive Exhaust Aftertreatment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma-Assisted Diesel Oxidation Catalyst: Laboratory and bench-scale Investigations for CO and HC light-Off Temperature and NOx Remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French workshop on Collaboarative Automotive R&amp;D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Chennai, India</w:t>
+              <w:t xml:space="preserve">39th IEEE International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711142v1</w:t>
+                <w:t xml:space="preserve">hal-00733838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Diesel Oxidation Catalyst Light-Off Temperature by Non-Thermal Plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefit of using Atmospheric pressure Non-Thermal Plasma for Automotive Exhaust Aftertreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Pham Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Annual Meeting Catalysis for Polluting Emission Aftertreatment and Production of renewable Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Kazimersz Dolny, Poland. pp.107-108</w:t>
+              <w:t xml:space="preserve">PhotoPAQ: Demonstration of Photocatalytic remediation Process on Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Porticcio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733775v1</w:t>
+                <w:t xml:space="preserve">hal-00711119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas production by plasma treatment of alcohols and wood</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benefit of Using Atmospheric pressure Non-Thermal Plasma for Automotive Exhaust Aftertreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th High-Tech Plasma Processes conference (HTPP 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">Indo-French workshop on Collaboarative Automotive R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822488v1</w:t>
+                <w:t xml:space="preserve">hal-00711142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Catalyst Interaction for Removal of Methane and propene in Air at Atmospheric Pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thien Pham Huu</w:t>
+                <w:t xml:space="preserve">Improvement of Diesel Oxidation Catalyst Light-Off Temperature by Non-Thermal Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE International Conference on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th international Annual Meeting Catalysis for Polluting Emission Aftertreatment and Production of renewable Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kazimersz Dolny, Poland. pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733829v1</w:t>
+                <w:t xml:space="preserve">hal-00733775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-assisted diesel oxidation catalyst on bench scale: Focus on light-off temperature and NOx behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Lombaert</w:t>
+                <w:t xml:space="preserve">Syngas production by plasma treatment of alcohols and wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot-Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Congress on Catalysis and Automotive Pollution Control (CAPoC 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bruxelles, Belgium. pp.P49</w:t>
+              <w:t xml:space="preserve">12th High-Tech Plasma Processes conference (HTPP 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822475v1</w:t>
+                <w:t xml:space="preserve">hal-00822488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohols treatment using a Statarc reactor to produce syngas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
+                <w:t xml:space="preserve">Plasma-Catalyst Interaction for Removal of Methane and propene in Air at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Pham Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy, ISNTPT-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Camaret sur mer, France. pp._</w:t>
+              <w:t xml:space="preserve">39th IEEE International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823057v1</w:t>
+                <w:t xml:space="preserve">hal-00733829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma reformer of biomass derived tars at atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+                <w:t xml:space="preserve">Oxidation of chlorobenzene and toluene over OMS-2 based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Pham Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Than Quoc An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiep Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international Annual Meeting Catalysis for Pollution Emission Aftertreatment and Production of renewable Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Zacopane, Poland. pp.73-74</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Zacopane, Poland. pp.241-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711110v1</w:t>
+                <w:t xml:space="preserve">hal-00711116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Treatment and Biomass Gasification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diesel Oxidation Catalyst Combined to Non-Thermal Plasma: Effect on Activation Catalyst Temperature and by-products formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Khadija Arabi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Ouagadougou, Burkina Faso. pp.10</w:t>
+              <w:t xml:space="preserve">20th Internatinal Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711138v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Intéraction Plasma-Catalyseur: une Solution pour les Problèmes Environnementaux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma reformer of biomass derived tars at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Leninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque Francophone sur les Polluants Organiques générés par l'Agriculture et les Transports (POGAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">4th international Annual Meeting Catalysis for Pollution Emission Aftertreatment and Production of renewable Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Zacopane, Poland. pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711124v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Toluene in Air by Non Thermal Plasma-Catalysis Hybrid System</w:t>
+                <w:t xml:space="preserve">Plasma Treatment and Biomass Gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium of Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">First International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ouagadougou, Burkina Faso. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680777v1</w:t>
+                <w:t xml:space="preserve">hal-00711138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of chlorobenzene and toluene over OMS-2 based catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiep Le Van</w:t>
+                <w:t xml:space="preserve">L'Intéraction Plasma-Catalyseur: une Solution pour les Problèmes Environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Thien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international Annual Meeting Catalysis for Pollution Emission Aftertreatment and Production of renewable Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Zacopane, Poland. pp.241-242</w:t>
+              <w:t xml:space="preserve">1er Colloque Francophone sur les Polluants Organiques générés par l'Agriculture et les Transports (POGAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711116v1</w:t>
+                <w:t xml:space="preserve">hal-00711124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diesel Oxidation Catalyst Combined to Non-Thermal Plasma: Effect on Activation Catalyst Temperature and by-products formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of Toluene in Air by Non Thermal Plasma-Catalysis Hybrid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Pham Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Than Quoc An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiep Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Internatinal Symposium on Plasma Chemistry</w:t>
+              <w:t xml:space="preserve">20th International Symposium of Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680790v2</w:t>
+                <w:t xml:space="preserve">hal-00680777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and modelling VOCs' removal in a DBD reactor</w:t>
               </w:r>
@@ -9677,135 +9677,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric non thermal plasma assisted catalytic reaction for air treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light hydrocarbons conversion in a pulsed DBD: Effect of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiep Le Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th International Annual meeting Catalysis for Environment: Depollution, Renewable Energy and Clean Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, ZACOPANE, Poland</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445181v1</w:t>
+                <w:t xml:space="preserve">hal-00447071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PYROPLASM Project: Coupling a biomass pyrogasification cyclone reactor to a non-thermal plasma for condensable vapors cracking</w:t>
               </w:r>
@@ -9910,562 +9910,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Oils reforming into syngas by non-thermal plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric non thermal plasma assisted catalytic reaction for air treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Pham Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiep Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">3th International Annual meeting Catalysis for Environment: Depollution, Renewable Energy and Clean Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, ZACOPANE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447055v1</w:t>
+                <w:t xml:space="preserve">hal-00445181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la pollution par plasma-catalyse: Cas des composés organiques volatiles (COV) et des oxydes d'azote (NOx).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-Oils reforming into syngas by non-thermal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Physique et Chimie: Les profs en piste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Orléans, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448358v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épuration et valorisation des gaz issus de la pyrolyse ou de la gazéification de la biomasse par plasma non thermique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction de la pollution par plasma-catalyse: Cas des composés organiques volatiles (COV) et des oxydes d'azote (NOx).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Arcs Électriques 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Journées Physique et Chimie: Les profs en piste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448471v1</w:t>
+                <w:t xml:space="preserve">hal-00448358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High voltage short pulse discharges: &amp;quot;old&amp;quot; tool, bright future?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emerson Barbosa</w:t>
+                <w:t xml:space="preserve">Épuration et valorisation des gaz issus de la pyrolyse ou de la gazéification de la biomasse par plasma non thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Arcs Électriques 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445804v1</w:t>
+                <w:t xml:space="preserve">hal-00448471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light hydrocarbons conversion in a pulsed DBD: Effect of temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Sarron</w:t>
+                <w:t xml:space="preserve">High voltage short pulse discharges: &amp;quot;old&amp;quot; tool, bright future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447071v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of organic compounds and production of activated species in Dielectric Barrier Discharges and Glidarc reactors</w:t>
               </w:r>
@@ -10995,51 +10995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiep Le Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11185,51 +11185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New non-equilibrium atmospheric plasma gun for applications in medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11310,51 +11310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of very high speed plasma balls at atmospheric pressure over long distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13388,269 +13388,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études spectroscopiques aux petites échelles de décharges à haute pression : intérêt des transitions résonantes</w:t>
+                <w:t xml:space="preserve">EASII-jet : ondes d'ionisations secondaires induites par jet de plasma à la pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Michaud</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibi Baitukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374029v1</w:t>
+                <w:t xml:space="preserve">hal-03374026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EASII-jet : ondes d'ionisations secondaires induites par jet de plasma à la pression atmosphérique</w:t>
+                <w:t xml:space="preserve">Études spectroscopiques aux petites échelles de décharges à haute pression : intérêt des transitions résonantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374026v1</w:t>
+                <w:t xml:space="preserve">hal-03374029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13976,51 +13976,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient plasma ball generation system at long distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14475,51 +14475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947718v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna V. Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L023202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshini Mohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Mohandoss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Prakash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Balasubramaniyan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivachandiran Loganathan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.112754" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha an Quoc Than" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Ngoc Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huu Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieu Dinh Vu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2024.102394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Ky Vo Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong Hoai Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-021-10210-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loganathan Sivachandiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christopher Whitehead" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Centi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lefferts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab16a6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Manh Bui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/JSC171014012P" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thien Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-016-0619-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA24762H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra02972h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.03.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dj&#233;ga-Mariadassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Makarov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lombaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-9956-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHCGHN6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/406/1/012026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leininger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Than Quoc An" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Pham Huu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiep Le Van" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-009-9166-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Majeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cormier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.09.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89T709VQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/6/013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-18THHTCM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Met" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aubry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cormier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R62X7422-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.12.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGQ1QCBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198436v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jurado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dega-Mariadassou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevefelt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/4/017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1987DE642F56DAE71B4FD6F6C76659015F2F530A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Stevefelt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/2/016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2KXF2Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoncinlle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viladrosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvesle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996472" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58A79870ED597AB8D870133F338DEA794708AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jahani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Gylys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Michaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loganathan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321059v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Adamowska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot-Bocanegra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Pham Huu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711119v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823057v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leninger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711124v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680790v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiet Nguyen Quoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Philippe Leininger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;d&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448358v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335406v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445773v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447079v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103258v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098380v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817903v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447134v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103280v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Disson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170648v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374029v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05189-1_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198856v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198694v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Lendresse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Calvo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198361v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947718v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna V. Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L023202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha an Quoc Than" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Ngoc Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huu Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieu Dinh Vu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2024.102394" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshini Mohan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Mohandoss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Prakash" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Balasubramaniyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivachandiran Loganathan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.112754" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Ky Vo Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong Hoai Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-021-10210-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loganathan Sivachandiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christopher Whitehead" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Centi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lefferts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab16a6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Manh Bui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/JSC171014012P" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA24762H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thien Pham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-016-0619-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra02972h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.03.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dj&#233;ga-Mariadassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Makarov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lombaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-9956-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHCGHN6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/406/1/012026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leininger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Than Quoc An" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Pham Huu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiep Le Van" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-009-9166-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Majeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cormier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.09.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89T709VQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/6/013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-18THHTCM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Met" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aubry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cormier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R62X7422-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.12.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGQ1QCBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jurado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dega-Mariadassou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevefelt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/4/017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1987DE642F56DAE71B4FD6F6C76659015F2F530A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Stevefelt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/2/016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2KXF2Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoncinlle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viladrosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvesle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996472" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58A79870ED597AB8D870133F338DEA794708AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jahani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Gylys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Michaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374037v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loganathan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321059v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Adamowska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot-Bocanegra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Pham Huu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733838v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711116v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680790v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711110v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leninger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711138v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiet Nguyen Quoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447071v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Philippe Leininger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;d&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445181v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335406v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445773v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447079v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bauchire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103258v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098380v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817903v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447134v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103280v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Disson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170648v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374026v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374029v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05189-1_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198856v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198694v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Lendresse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Calvo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198361v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>