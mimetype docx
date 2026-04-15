--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -141,4729 +141,4742 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO2 curing protocol for low-carbon cementitious materials</w:t>
+                <w:t xml:space="preserve">Influence of mixture parameters and material properties on the flow behavior of low-carbon self-consolidating concrete using explainable machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Bekrine</w:t>
+                <w:t xml:space="preserve">Abdelhamid Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111, pp.113160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113160⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 119, pp.115125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.115125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359257v1</w:t>
+                <w:t xml:space="preserve">hal-05588260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printable eco-efficient mortars under salt water: Mix design and characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic emission analysis and machine learning based identification of cracking events in self compacting fibre-reinforced mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Belayachi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (44), pp.21925-21951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-025-11651-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352297v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze test: A toolkit for assessing the printability of stiff cement-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale creep modelling on calcium-silicate-hydrates using molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sela Hoeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142521⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386851v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined nanoindentation and SEM imaging for phase quantification and creep prediction of cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; curing protocol for low-carbon cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.113160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922625v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the creep properties of blended cement pastes using combined nanoindentation and SEM imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">3D printable eco-efficient mortars under salt water: Mix design and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Al Thib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 463, pp.140103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140103⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 501, pp.144288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922633v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation chimio-mécanique de pâtes de ciment exposées aux attaques sulfatiques externes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Squeeze test: A toolkit for assessing the printability of stiff cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 491, pp.142521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.65⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05431412v1</w:t>
+                <w:t xml:space="preserve">hal-05386851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of accelerated carbonation on electrical resistivity and microstructure of clinker-slag-limestone cement based concretes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Combined nanoindentation and SEM imaging for phase quantification and creep prediction of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 250, pp.113607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02290-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406741v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Alkali-Activated Materials and Geopolymer for Deep Soilmixing: Interactions with Model Soils</w:t>
+                <w:t xml:space="preserve">Modélisation chimio-mécanique de pâtes de ciment exposées aux attaques sulfatiques externes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Souayfan</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17153783⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673375v1</w:t>
+                <w:t xml:space="preserve">hal-05431412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Effects of Mineral Water Composition on the Leaching of Cement-Based Materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of the creep properties of blended cement pastes using combined nanoindentation and SEM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17071548⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 463, pp.140103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790707v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic hysteresis model of heat and mass transfer for hygrothermal bio-based materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of accelerated carbonation on electrical resistivity and microstructure of clinker-slag-limestone cement based concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107910⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02290-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240619v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relaxation of recycled aggregates concrete from free and restrained shrinkage tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Design of Alkali-Activated Materials and Geopolymer for Deep Soilmixing: Interactions with Model Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.105549⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (15), pp.3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17153783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05257768v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle d'homogénéisation des propriétés mécaniques d'un limon traité à la chaux et au liant hydraulique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Investigation on the Effects of Mineral Water Composition on the Leaching of Cement-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/10.26168/ajce.41.1.21⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17071548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360313v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of simultaneous autogenous self-healing and sustained flexural loading in cementitious materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comprehensive study on the reactivity and mechanical properties of alkali-activated metakaolin at high H2O/Na2O ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107895⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.106758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2022.106758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255477v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role played by portlandite and C-A-S-H in the degradation response of pozzolanic and slag cements to external sulphate attack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Interpretable ensemble machine learning for the prediction of the expansion of cementitious materials under external sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 67, pp.106053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106053⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.107951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05257885v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of displacement softening model in discrete element method to investigate structural and grain size scaling effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123, pp.103706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tafmec.2022.103706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study on the reactivity and mechanical properties of alkali-activated metakaolin at high H2O/Na2O ratios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Souayfan</w:t>
+                <w:t xml:space="preserve">Assessing the relaxation of recycled aggregates concrete from free and restrained shrinkage tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamza Samouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2022.106758⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.105549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.105549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910448v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable ensemble machine learning for the prediction of the expansion of cementitious materials under external sulfate attack</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Investigating the role played by portlandite and C-A-S-H in the degradation response of pozzolanic and slag cements to external sulphate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.107951. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107951⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 67, pp.106053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255480v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation of cement pastes with low and high-grade calcined clays and slag at early and advanced ages</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposition d'un modèle d'homogénéisation des propriétés mécaniques d'un limon traité à la chaux et au liant hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dermenonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107570⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/10.26168/ajce.41.1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187611v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does decreasing the proportion of clinker in cement production effectively decrease its carbon footprint?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coupled effects of simultaneous autogenous self-healing and sustained flexural loading in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.349⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.107895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241582v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Retarders on the Reactivity and Hardening Rate of Alkali-Activated Blast Furnace Slag Grouts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiscale investigation of cement pastes with low and high-grade calcined clays and slag at early and advanced ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Justino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16175824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.107570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097313v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the structuration rate on dimensional stability and mechanical performance of 3D printed mortars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">To what extent does decreasing the proportion of clinker in cement production effectively decrease its carbon footprint?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.231⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245016v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printing quality control of cement-based materials under flow and rest conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Effect of Retarders on the Reactivity and Hardening Rate of Alkali-Activated Blast Furnace Slag Grouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Justino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.104965⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (17), pp.5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16175824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406488v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open‐source deep learning‐based air‐voids detection algorithm for concrete microscopic images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the structuration rate on dimensional stability and mechanical performance of 3D printed mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13098⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618068v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical microscopically informed upscale approach for analyzing the reliability of testing method for concrete resistance to freeze-thaw</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Printing quality control of cement-based materials under flow and rest conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125772⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.104965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.104965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235565v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Deep Learning Segmentation Algorithm for Concrete Microscopic Images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A dynamic hysteresis model of heat and mass transfer for hygrothermal bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128736⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.107910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753228v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29Si and 27Al MAS NMR spectroscopic studies of activated metakaolin-slag mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 322, pp.126415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printability assessment of cement-based materials based on rheology, hydration kinetics, and viscoelastic properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modular Deep Learning Segmentation Algorithm for Concrete Microscopic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 325, pp.126810. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126810⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 349, pp.128736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251494v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards global indicator of durability performance and carbon footprint of clinker-slag-limestone cement-based concrete exposed to carbonation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">A numerical microscopically informed upscale approach for analyzing the reliability of testing method for concrete resistance to freeze-thaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Al Haj Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Turcry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Abderrahmane Rhardane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 380, pp.134876. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 317, pp.125772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115746v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age autogenous shrinkage cracking risk of an ultra-high performance concrete (UHPC) wall: Modelling and experimental results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open‐source deep learning‐based air‐voids detection algorithm for concrete microscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.108024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536712v1</w:t>
+                <w:t xml:space="preserve">hal-03618068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the origin of the strength regain after self-healing of binary and ternary cementitious materials including slag and metakaolin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Printability assessment of cement-based materials based on rheology, hydration kinetics, and viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102739⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 325, pp.126810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537509v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of initial material properties on the degradation of mortars with low expansion cements subjected to external sulfate attack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards global indicator of durability performance and carbon footprint of clinker-slag-limestone cement-based concrete exposed to carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01709-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 380, pp.134876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494694v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcined clay – Limestone cements: Hydration processes with high and low-grade kaolinite clays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chemical Shrinkage of Low Water to Cement (w/c) Ratio CEM I and CEM III Cement Pastes Incorporating Silica Fume and Filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele de Belie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122271⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14051164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266209v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Shrinkage of Low Water to Cement (w/c) Ratio CEM I and CEM III Cement Pastes Incorporating Silica Fume and Filler</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Calcined clay – Limestone cements: Hydration processes with high and low-grade kaolinite clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Barnes-Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14051164⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, pp.122271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537670v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curling evolution of a cementitious slab: experimental study and discrete element modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faten Souayfan</w:t>
+                <w:t xml:space="preserve">Influence of initial material properties on the degradation of mortars with low expansion cements subjected to external sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Zhu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (1), pp.19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-020-01606-5⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 54 (3), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01709-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307425v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze–thaw field exposure and testing the reliability of performance test temperature cycle for concrete scaling in presence of de-icing salts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Curling evolution of a cementitious slab: experimental study and discrete element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Jaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 55 (1), pp.2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01831-6⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 54 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-020-01606-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754599v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards common specifications for low- and high-expansion cement-based materials exposed to external sulphate attacks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Freeze–thaw field exposure and testing the reliability of performance test temperature cycle for concrete scaling in presence of de-icing salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Al Haj Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123586⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01831-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251454v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation on the correlation between the aggregate size effect and the structural size effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards common specifications for low- and high-expansion cement-based materials exposed to external sulphate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Zhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107101⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.123586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490759v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new way to analyse the size effect in quasi-brittle materials by scaling the heterogeneity size</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Determination of the origin of the strength regain after self-healing of binary and ternary cementitious materials including slag and metakaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106864⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489516v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the failure of recycled aggregate concrete by considering the random composition of old attached mortar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early age autogenous shrinkage cracking risk of an ultra-high performance concrete (UHPC) wall: Modelling and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. A Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menghuan Guo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. de Meyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.101040. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.108024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.108024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245082v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of micro-macro crack interaction on softening behaviour of concrete fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 182, pp.34 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4891,8985 +4904,9297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced techniques for the study of shrinkage-induced cracking of concrete with recycled aggregates at early age</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the failure of recycled aggregate concrete by considering the random composition of old attached mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Menghuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.101040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488891v1</w:t>
+                <w:t xml:space="preserve">hal-05245082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-activated grouts based on slag-fly ash mixtures: From early-age characterization to long-term phase composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced techniques for the study of shrinkage-induced cracking of concrete with recycled aggregates at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Delsaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 260, pp.120510 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120510⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 233, pp.117340-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492270v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the relative humidity effect on drying shrinkage and cracking of self-consolidating concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Alkali-activated grouts based on slag-fly ash mixtures: From early-age characterization to long-term phase composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Jaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.08.008⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.120510 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406658v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of alkali-activated grouts to acid leaching</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An experimental investigation on the correlation between the aggregate size effect and the structural size effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 228, pp.116681 -. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.107101 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.116681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488330v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical method to model the creep of recycled aggregate concrete by considering the old attached mortar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new way to analyse the size effect in quasi-brittle materials by scaling the heterogeneity size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 118, pp.14-24. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.106864 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485901v1</w:t>
+                <w:t xml:space="preserve">hal-03489516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural hydraulic lime for blended cement mortars: Behavior from fresh to hardened states</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Resistance of alkali-activated grouts to acid leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Darson-Balleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.116681 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.116681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484794v1</w:t>
+                <w:t xml:space="preserve">hal-03488330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration, shrinkage, and durability of ternary binders containing Portland cement, limestone filler and metakaolin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Natural hydraulic lime for blended cement mortars: Behavior from fresh to hardened states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Jaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.138⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.52-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331765v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a new geopolymer grout: Rheological and mechanical performances of metakaolin-fly ash binary mixtures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical method to model the creep of recycled aggregate concrete by considering the old attached mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.025⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.14-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05406540v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do recycled concrete aggregates modify the shrinkage and self-healing properties?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study of the relative humidity effect on drying shrinkage and cracking of self-consolidating concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hamza Samouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333291v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-activated grouts with incorporated fly ash: From NMR analysis to mechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size effect on the contribution of the aggregate interlock mechanism in reinforced concrete beams without shear reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed-Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Matallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (9), pp.1363-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1471007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743265v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on the contribution of the aggregate interlock mechanism in reinforced concrete beams without shear reinforcement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How do recycled concrete aggregates modify the shrinkage and self-healing properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1471007⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.72-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233730v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale investigation of the effect of γ irradiations on the mechanical properties of cementitious materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Bourbon</w:t>
+                <w:t xml:space="preserve">Alkali-activated grouts with incorporated fly ash: From NMR analysis to mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.07.038⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179742v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling statistical indentation and microscopy to evaluate micromechanical properties of materials: Application to viscoelastic behavior of irradiated mortars</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stability of a new geopolymer grout: Rheological and mechanical performances of metakaolin-fly ash binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Jaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Samouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.420-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938271v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture process zone characteristics and identification of the micro-fracture phases in recycled concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">Multi-scale investigation of the effect of γ irradiations on the mechanical properties of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.484-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300170v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age behaviour of recycled concrete aggregates under normal and severe drying conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling statistical indentation and microscopy to evaluate micromechanical properties of materials: Application to viscoelastic behavior of irradiated mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.08.007⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.153 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665834v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of longer sealed curing on drying shrinkage, cracking and carbonation of concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Hydration, shrinkage, and durability of ternary binders containing Portland cement, limestone filler and metakaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.019⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.114-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406640v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Fracture process zone characteristics and identification of the micro-fracture phases in recycled concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.101-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347514v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical regains due to self-healing in cementitious materials: Experimental measurements and micro-mechanical model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early age behaviour of recycled concrete aggregates under normal and severe drying conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.244-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314249v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of longer sealed curing on drying shrinkage, cracking and carbonation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Samouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314247v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of crack evolution in concrete through acoustic emission technique and mesoscale modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, doi:10.1016/j.engfracmech.2016.03.044, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrical study of the cementitious materials degradation under external sulfate attack through numerical modeling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.187⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (7), pp.785-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283360v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic shrinkage and cracking risk of recycled aggregates concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Parametrical study of the cementitious materials degradation under external sulfate attack through numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121, pp.733-745. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.056⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 112, pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05406596v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polymeric capsules for self-healing concrete</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Plastic shrinkage and cracking risk of recycled aggregates concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.09.022⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.733-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179977v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the air–steam mixture leakage rate through damaged and partially saturated concrete</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical regains due to self-healing in cementitious materials: Experimental measurements and micro-mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele de Belie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0542-5⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736516v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the digital image correlation and acoustic emission technique to study the effect of structural size on cracking of reinforced concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.038⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05300243v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of crack evolution in concrete by the acoustic emission technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Use of the digital image correlation and acoustic emission technique to study the effect of structural size on cracking of reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.34.32⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214702v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of sediments in self-consolidating concrete: Mix-design and microstructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the air–steam mixture leakage rate through damaged and partially saturated concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Damidot</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.01.080⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (3), pp.843-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0542-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185655v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile behaviour of early age concrete: New methods of investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Valorisation of sediments in self-consolidating concrete: Mix-design and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Samara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.07.024⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.01.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05406667v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale analysis of failure in quasi-brittle materials: comparison between lattice model and acoustic emission data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of crack evolution in concrete by the acoustic emission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2363⟩</w:t>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34, pp.300-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.34.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157977v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the water saturation of aggregates on the shrinkage induced cracking risk of concrete at early age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Tensile behaviour of early age concrete: New methods of investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 55, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076360v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of autogenous healing in Ultra High Performance Concrete</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesoscale analysis of failure in quasi-brittle materials: comparison between lattice model and acoustic emission data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.04.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (15), pp.1639-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562242v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture examination in concrete through combined digital image correlation and acoustic emission techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design of polymeric capsules for self-healing concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim van Tittelboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Gruyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele de Belie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.07.044⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444543v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of damage mechanisms in concrete under high level creep by the acoustic emission technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Fracture examination in concrete through combined digital image correlation and acoustic emission techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-013-0113-6⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.232-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444544v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small crack detection in cementitious materials using nonlinear coda wave modulation</w:t>
+                <w:t xml:space="preserve">Modelling of autogenous healing in Ultra High Performance Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2014.08.010⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61-62, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073102v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of the Size Effects on the Creep Damage Coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Identification of damage mechanisms in concrete under high level creep by the acoustic emission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Morel</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.169⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (6), pp.1041-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0113-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007127v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-independent fracture energy of concrete at very early ages by inverse analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Small crack detection in cementitious materials using nonlinear coda wave modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.05.016⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007309v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of a mesoscopic modeling for the coupling between creep and damage in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of the Size Effects on the Creep Damage Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hocine Boussa</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-012-9199-4⟩</w:t>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (2), pp.1038-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584979v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation and size effect in concrete using a non-local damage model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of the water saturation of aggregates on the shrinkage induced cracking risk of concrete at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.07.009⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the air–steam mixture on the permeability of damaged concrete</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crack propagation and size effect in concrete using a non-local damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.08.013⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.246-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03286033v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of a mesoscopic modeling for the coupling between creep and damage in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Matallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Boussa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-012-9199-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165123v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring size effect on crack opening in concrete by digital image correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of the air–steam mixture on the permeability of damaged concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Aubernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.672211⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300173v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria analysis of the mechanism of degradation of Portland cement based mortars exposed to external sulphate attack</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.06.005⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (3), pp.658-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680260v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of creep-damage coupling in concrete by acoustic emission technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Size-independent fracture energy of concrete at very early ages by inverse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Matallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (9), pp.1389-1401. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9840-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444547v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental study of creep-damage coupling in concrete by acoustic emission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52 (8), pp.1038-1045. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (9), pp.1389-1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9840-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007343v1</w:t>
+                <w:t xml:space="preserve">hal-02444547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term deformations and cracking risk of concrete with high content of mineral additions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monitoring size effect on crack opening in concrete by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9867-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (7), pp.818-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.672211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310139v1</w:t>
+                <w:t xml:space="preserve">hal-05300173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New procedure to investigate external sulphate attack on cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria analysis of the mechanism of degradation of Portland cement based mortars exposed to external sulphate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El-Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.11.010⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (10), pp.1327-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05310136v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based design and carbonation of concrete with high fly ash content</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.07.005⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (8), pp.1038-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007180v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age deformations of concrete with high content of mineral additions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">New procedure to investigate external sulphate attack on cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El-Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2010.11.077⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.357-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300249v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shrinkage-reducing admixtures on plastic and long-term shrinkage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Long-term deformations and cracking risk of concrete with high content of mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (11), pp.1705-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9867-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444549v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mix design of concrete with high content of mineral additions: Optimisation to improve early age strength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Performance-based design and carbonation of concrete with high fly ash content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 32 (5), pp.377-385. </w:t>
+              <w:t xml:space="preserve">, 2011, 33 (10), pp.993-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007052v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the early-age reactivity of fly ash and blast furnace slag cementitious systems using limestone filler</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Early age deformations of concrete with high content of mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-010-9637-1⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.1836-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2010.11.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406499v1</w:t>
+                <w:t xml:space="preserve">hal-05300249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance based approach for durability of concrete exposed to carbonation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Influence of shrinkage-reducing admixtures on plastic and long-term shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.01.006⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004926v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of cracking and healing in an ultra high performance cementitious material using the time reversal technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mix design of concrete with high content of mineral additions: Optimisation to improve early age strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.01.004⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (5), pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682156v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of concrete exposed to leaching and external sulphate attacks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improvement of the early-age reactivity of fly ash and blast furnace slag cementitious systems using limestone filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.07.021⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.437-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-010-9637-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006757v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep Damage Coupled Effects: Experimental Investigation on Bending Beams with Various Sizes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monitoring of cracking and healing in an ultra high performance cementitious material using the time reversal technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Pape</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2009)21:2(65)⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (43), pp.296-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006708v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical shrinkage of cement pastes and mortars at very early age: effect of limestone filler and granular inclusions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Durability of concrete exposed to leaching and external sulphate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El-Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2007.06.004⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (12), pp.1188-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005858v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the self-healing of cracks in an ultra high performance cementitious material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Creep Damage Coupled Effects: Experimental Investigation on Bending Beams with Various Sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chanvillard</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2009)21:2(65)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354364v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of paste volume on shrinkage cracking and fracture properties of self-compacting concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A performance based approach for durability of concrete exposed to carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2007.03.010⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (1), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006975v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du phénomène d'auto-cicatrisation des fissures sur un béton à ultra-hautes performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chemical shrinkage of cement pastes and mortars at very early age: effect of limestone filler and granular inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chanvillard</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692828⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (1), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2007.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006686v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking Tendency of Self-Compacting Concrete Subjected to Restrained Shrinkage: Experimental Study and Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the self-healing of cracks in an ultra high performance cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjelil Belarbi</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chanvillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2006)18:1(46)⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (4), pp.519-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006707v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Plastic shrinkage Cracking of self compacting concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Influence of paste volume on shrinkage cracking and fracture properties of self-compacting concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (8), pp.626-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2007.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaxage d'un béton fibré à ultra-hautes performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cracking Tendency of Self-Compacting Concrete Subjected to Restrained Shrinkage: Experimental Study and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Khalil Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boualem Abdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
+                <w:t xml:space="preserve">Abdeldjelil Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (1), pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2006)18:1(46)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158246v1</w:t>
+                <w:t xml:space="preserve">hal-01006707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autogenous deformations of cement pastes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale du phénomène d'auto-cicatrisation des fissures sur un béton à ultra-hautes performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chanvillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.10.019⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (3), pp.279-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005281v1</w:t>
+                <w:t xml:space="preserve">hal-01006686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autogenous deformations of cement pastes: Part II. W/C effects, micro-macro correlations, and threshold values</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Plastic shrinkage Cracking of self compacting concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Rafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (4), pp.272-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005282v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the internal length, the fracture process zone and size effect in model materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Malaxage d'un béton fibré à ultra-hautes performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 261-262, pp 107-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00351757v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Ca(OH)2 content and chemical shrinkage of hydrating cement pastes using analytical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Autogenous deformations of cement pastes: Part II. W/C effects, micro-macro correlations, and threshold values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Rafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34 (2), pp.255-265. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2003.07.006⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 36 (1), pp.123-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007190v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative du couplage endommagement-fluage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Autogenous deformations of cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692615⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (1), pp.110-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006809v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentes approches pour la formulation des bétons autoplaçants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Correlation between the internal length, the fracture process zone and size effect in model materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 7 (4), pp.425-450. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (2), pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12795119.2003.9692503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02479345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006744v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of High Strength Fiber-Reinforced Concrete beams under cyclic loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predicting Ca(OH)2 content and chemical shrinkage of hydrating cement pastes using analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 99 (3), pp.248-256. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (2), pp.255-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14359/11908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2003.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005287v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the maturity concept be used for separating autogenous shrinkage and thermal deformation of a cement paste at early age?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude comparative du couplage endommagement-fluage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Casabonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(02)00800-1⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (4), pp.457 - 481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005844v1</w:t>
+                <w:t xml:space="preserve">hal-01006809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to Determine Autogenous Shrinkage of Mortar at Early Age Considering Temperature History</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Différentes approches pour la formulation des bétons autoplaçants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Touzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(00)00241-6⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (4), pp.425-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2003.9692503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004907v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration kinetics, change of relative humidity, and autogenous shrinkage of ultra-high-strength concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can the maturity concept be used for separating autogenous shrinkage and thermal deformation of a cement paste at early age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Richard</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Casabonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 29 (4), pp.577-584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00022-8⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 32 (9), pp.1443-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(02)00800-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406469v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Behavior of High Strength Fiber-Reinforced Concrete beams under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structural Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (3), pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14359/11908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Approach to Determine Autogenous Shrinkage of Mortar at Early Age Considering Temperature History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Touzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30 (6), pp.915-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(00)00241-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydration kinetics, change of relative humidity, and autogenous shrinkage of ultra-high-strength concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29 (4), pp.577-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00022-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du couplage hydro-chimique dans les bétons en cours de maturation: incidence sur les retraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 31 (9), pp.588-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02480608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13879,1144 +14204,1144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration and Durability of Ternary Binders Based on Metakaolin and Limestone Filler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcined Clays for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Springer Singapore, pp.673-681, 2020, RILEM Bookseries, 978-981-15-2805-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-2806-4_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 - Delayed mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp 187-212, 2019, 9781138724723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351052825-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled concrete at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.127-141, 2019, 9781351052825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351052825-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béton recyclé au jeune âge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Salgues</w:t>
+                <w:t xml:space="preserve">Chapitre 11 - Propriétés mécaniques différées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le béton recyclé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifsttar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 792 p., 2018, 978-2-85782-747-4</w:t>
+              <w:t xml:space="preserve">, pp 241-272, 2018, Les collections de l'IFSTTAR OSI4, 978-2-85782-746-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926760v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 11 - Propriétés mécaniques différées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Béton recyclé au jeune âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le béton recyclé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifsttar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp 241-272, 2018, Les collections de l'IFSTTAR OSI4, 978-2-85782-746-7</w:t>
+              <w:t xml:space="preserve">, 792 p., 2018, 978-2-85782-747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415098v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Methods for the Analysis of Creep-Damage Coupling in Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Multi-Physics and Multi-Scale Couplings in Geo-Environmental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.205-241, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-278-6.50007-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission monitoring and quantitative evaluation of damage in concrete beams under creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustic Emission and Related Non-Destructive Evaluation Techniques in the Fracture Mechanics of Concrete. Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.113-136, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78242-327-0.00006-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du concept de performance équivalente aux bétons exposés à la carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des Travaux Publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESKA, pp.17-23, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing and durability of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvat Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Degradations and Instabilities in Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 461, Springer, pp.255-286, 2004, International Centre for Mechanical Sciences, 9783211219362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-2768-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15026,10983 +15351,10983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux hydrauliques pour la Route: Etude du retrait empêché de la moquette en BHP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude du retrait plastique, du retrait endogène et du retrait de dessiccation des bétons autoplaçants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312125v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du retrait plastique, du retrait endogène et du retrait de dessiccation des bétons autoplaçants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Matériaux hydrauliques pour la Route: Etude du retrait empêché de la moquette en BHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Turcry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312129v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled reactive transport and poromechanics modelling of external sulfate attack in cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modélisation chimio-mécanique de pâtes de ciment exposées aux attaques sulfatiques externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture Mechanics for Concrete and Concrete Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386586v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microstructure development of cement pastes incorporating calcined clay using coupled statistical nanoindentation and XRD/Rietveld analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude multi-échelle du fluage des liants cimentaires bas carbone par indentation instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete ICCCSC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23e Journées Scientifiques du (RF)²B 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359255v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle du fluage des liants cimentaires bas carbone par indentation instrumentée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coupled reactive transport and poromechanics modelling of external sulfate attack in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Journées Scientifiques du (RF)²B 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Fracture Mechanics for Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC12.1346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360695v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation chimio-mécanique de pâtes de ciment exposées aux attaques sulfatiques externes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiscale mechanical investigation of ternary binders incorporating calcined clay and slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.49-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14359/51740874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386577v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modeling of an OPC Cement paste exposed to external sulfate attack : an approach based on sulfates adsorbed in C-S-H and micromechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of curing under stress on the geotechnical behavior of a treated silty soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Soive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dermenonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78TH RILEM annuel Week and Rilem Conference on sustainable materials and structures : Meeting the major challenges of the 21ST century - SMS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIII ECSMGE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386562v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of curing under stress on the geotechnical behavior of a treated silty soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical modeling of an OPC Cement paste exposed to external sulfate attack : an approach based on sulfates adsorbed in C-S-H and micromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Soive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berrabeh Safae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII ECSMGE 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">78TH RILEM annuel Week and Rilem Conference on sustainable materials and structures : Meeting the major challenges of the 21ST century - SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706115v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale mechanical investigation of ternary binders incorporating calcined clay and slag</w:t>
+                <w:t xml:space="preserve">Comparison of Machine Learning Algorithms for the Prediction of the External Sulphate Attack Resistance of Blended Cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Bekrine</w:t>
+                <w:t xml:space="preserve">Abdelhamid Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umunnakwe Rejoice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14359/51740874⟩</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.725-735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359245v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical Properties Assessment of Slag Blended Cements Using Nanoindentation and Scanning Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.88-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Machine Learning Algorithms for the Prediction of the External Sulphate Attack Resistance of Blended Cements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comportement dynamique et cyclique des limons traités à la chaux et au liant hydraulique : approche expérimentale et modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dermenonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131990v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique et cyclique des limons traités à la chaux et au liant hydraulique : approche expérimentale et modélisations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of microstructure development of cement pastes incorporating calcined clay using coupled statistical nanoindentation and XRD/Rietveld analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete ICCCSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lausanne, Switzerland. pp.307-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83889-7_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719805v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printability Assessment of Cement-Based Materials Using Uniaxial Compression Test</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Proposal of a homogenization model of the mechanical properties of a silt treated with lime and binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third RILEM International Conference on Concrete and Digital Fabrication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Geomechanics and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Western Sydney University, Nov 2022, Sydney, Australia. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733423v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a homogenization model of the mechanical properties of a silt treated with lime and binder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Printability Assessment of Cement-Based Materials Using Uniaxial Compression Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Geomechanics and Geoenvironmental Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third RILEM International Conference on Concrete and Digital Fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Loughborough, United Kingdom. pp.318-323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06116-5_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154242v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des phases formées dans les mélanges métakaolin-laitier activés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des bétons bas carbone vis-à-vis de la corrosion induite par carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elkhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration and Durability of Ternary Binders Based on Metakaolin and Limestone Filler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Calcined Clays for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.673-681, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-2806-4_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure risk of recycled aggregates concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Tensile strength of concrete at early-age: New experimental procedure and influence of mix-design parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201928101017⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC10.233050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516884v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strength of concrete at early-age: New experimental procedure and influence of mix-design parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Failure risk of recycled aggregates concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21012/FC10.233050⟩</w:t>
+              <w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Faculty of Engineering and the Faculty of Technology of the Lebanese University, Apr 2019, Beyrouth, Lebanon. pp.01017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201928101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424670v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Crack Evolution in Concrete through Combined Acoustic Emission Monitoring and Mesoscale Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS 9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berkeley, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC9.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of crack evolution in concrete by the acoustic emission technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'effet des granulats sur la fragilité du béton sous fluage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on "Crack Paths"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214730v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'effet des granulats sur la fragilité du béton sous fluage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Analyse de la propagation de fissure dans le béton recyclé par la méthode de corrélation des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167606v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la propagation de fissure dans le béton recyclé par la méthode de corrélation des images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nouvelle méthode d'évaluation des attaques sulfatiques externes : analyse des changements microstructuraux à partir de données macroscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Massaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167679v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode d'évaluation des attaques sulfatiques externes : analyse des changements microstructuraux à partir de données macroscopiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of crack evolution in concrete by the acoustic emission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Conference on "Crack Paths"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ferrara, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.34.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167583v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Reinforced Concrete Structures Containment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed Crack Detection in Concrete with Coda Wave Non-Linear Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Initial Water Saturation of Aggregates on Concrete Shrinkage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-scales Characterization of the Early-age Creep of Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Creep, Shrinkage, and Durability Mechanics (CONCREEP-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Cambridge, United States. pp.261-268, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/9780784413111.030⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Cambridge, United Kingdom. pp.211-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784413111.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435845v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Evolution of Fracture Process Zone in Concrete by Simultaneous Application of Digital Image Correlation and Acoustic Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Conference on Fracture Mechanics of Concrete and Concrete Structures FraMCoS-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission monitoring and quantitative evaluation of damage in concrete beams under creep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of the Initial Water Saturation of Aggregates on Concrete Shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Conference on Fracture Mechanics of Concrete and Concrete Structures FraMCoS-8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Conference on Creep, Shrinkage, and Durability Mechanics (CONCREEP-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cambridge, United States. pp.261-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784413111.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444560v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scales Characterization of the Early-age Creep of Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Acoustic emission monitoring and quantitative evaluation of damage in concrete beams under creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Creep, Shrinkage, and Durability Mechanics (CONCREEP-9)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIII International Conference on Fracture Mechanics of Concrete and Concrete Structures FraMCoS-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toledo, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444546v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture energy of concrete at very early ages by inverse analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of autogenous healing and recovery of mechanical properties in ultra-high performance concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Matallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-8 VIII International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Self-Healing materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gand, Belgium. pp.414-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444557v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of autogenous healing and recovery of mechanical properties in ultra-high performance concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Fracture energy of concrete at very early ages by inverse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Self-Healing materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gand, Belgium. pp.414-417</w:t>
+              <w:t xml:space="preserve">FraMCoS-8 VIII International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009666v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+                <w:t xml:space="preserve">Improving the characterization of early age cracking of concrete: engineering issues and scientific answers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">CONCRACK 3 - RILEM-JCI International Workshop on Crack Control of Mass Concrete and Related Issues Concerning Early-Age of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811096v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the characterization of early age cracking of concrete: engineering issues and scientific answers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounia Farah</w:t>
+                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCRACK 3 - RILEM-JCI International Workshop on Crack Control of Mass Concrete and Related Issues Concerning Early-Age of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008301v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of basic creep effect on concrete damage at a mesoscale level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Investigators Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aveiro, Portugal. pp.24 - 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'échelle sur la propagation des fissures dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e édition du Congrès International de Mécanique à Oujda, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modelling of creep and damage in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFRAC11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du fluage par interférométrie de la CODA : illustration expérimentale lors d'un essai de flexion trois points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dunkerque, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling creep and damage in concrete under high sustained loading: Experimental investigation on bending beams and application of Acoustic Emission technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.42005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20100642005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring crack width and spacing in reinforced concrete members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference on Fracture Mechanics of Concrete and Concrete Structures (FraMCoS-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Jeju, North Korea. pp.377-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of digital image correlation to size effect tests of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on Fracture Mechanics of Concrete and Concrete Structures (FraMCoS-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Jeju, North Korea. pp.191-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du processus de microfissuration des bétons soumis au fluage propre par la technique d'émission acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling size effect and cracking in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Palais des Congrès, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling creep and damage in concrete under high sustained loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Framcos-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Jeju, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un agent compensateur de retrait sur la microstructure et les déformations libres des bétons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Micromechanics applied to the modelling of the behaviour of concrete submitted to external sulphate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIes Rencontres Universitaires du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008120v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics applied to the modelling of the behaviour of concrete submitted to external sulphate attacks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Projet ANR Ecobéton : Mise au point d'un béton à faible dosage en ciment en vue d'un test en vraie grandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27èmes Rencontres de L’Association Universitaire de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008434v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR Ecobéton : Mise au point d'un béton à faible dosage en ciment en vue d'un test en vraie grandeur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">influence of sulphate solution concentration on the performance of cementitious materials during external sulphate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Rencontres de L’Association Universitaire de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540759v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">influence of sulphate solution concentration on the performance of cementitious materials during external sulphate attack</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evolution de la perméabilité du béton de centrale nucléaire en cas d'accident grave : influence du chargement mécanique, de la température et du fluide percolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Aubernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008333v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la perméabilité du béton de centrale nucléaire en cas d'accident grave : influence du chargement mécanique, de la température et du fluide percolant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Projet ANR EcoBéton : Optimisation de la formulation de bétons avec une forte teneur en additions minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390961v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR EcoBéton : Optimisation de la formulation de bétons avec une forte teneur en additions minérales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Acoustic emission and time reversed acoustics for the characterisation of damage in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">International Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Otawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913984v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission and time reversed acoustics for the characterisation of damage in cementitious materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets d'un agent compensateur de retrait sur la microstructure et les déformations libres des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Otawa, Canada</w:t>
+              <w:t xml:space="preserve">XXVIIes Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362632v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation de bétons à faible impact environnemental - Résultats préliminaires du projet ANR ECOBETON</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Influence of the microstructure properties on the degradation of concrete submitted to external sulphate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEODIM'08 - Variations Dimensionnelles des Géomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint Nazaire, France</w:t>
+              <w:t xml:space="preserve">Second Euro Mediterranean in Advances on Geomaterials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008232v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de performance de bétons exposés à la lixiviation et aux attaques sulfatiques externes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Formulation de bétons à faible impact environnemental - Résultats préliminaires du projet ANR ECOBETON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIèmes Rencontres universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">GEODIM'08 - Variations Dimensionnelles des Géomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008305v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microstructure properties on the degradation of concrete submitted to external sulphate attacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Indicateurs de performance de bétons exposés à la lixiviation et aux attaques sulfatiques externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Euro Mediterranean in Advances on Geomaterials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">XXVIèmes Rencontres universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008336v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the sulphate attack in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Valorisation des sédiments traités dans le béton autoplaçant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONMOD08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">XXVIes Rencontres universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008505v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des sédiments traités dans le béton autoplaçant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Modelling of the sulphate attack in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIes Rencontres universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">CONMOD08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009101v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique et déformations libres de mortiers à forts dosages en addition minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEODIM08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the sulphate attack in cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Experimental tools to design concrete exposed to leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Symposium on Concrete Modelling (CONMOD'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Second Euro Mediterranean in Advances on geomaterials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660417v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental tools to design concrete exposed to leaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling of the sulphate attack in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Euro Mediterranean in Advances on geomaterials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International RILEM Symposium on Concrete Modelling (CONMOD'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008203v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mineral Additives on Some of Durability Parameters of Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Experimental study on carbonation of concrete for performance based specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Advances in Cement Based Materials and its Application to Civil Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
+              <w:t xml:space="preserve">FraMCoS-6 - 6th International conference on fracture mechanics of concrete and concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008100v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the self healing of cracks in a ultra high performance concrete by mechanical tests and time reversal mirrors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The equivalent performance concept: Design of a performance-based methodology and experimental study on carbonation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions: Environments and Loading</w:t>
+              <w:t xml:space="preserve">CONSEC'07 - Fifth International Conference on Concrete under Severe Conditions Environment and Loading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359595v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on carbonation of concrete for a performance based approach of durability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">The equivalent performance concept applied to carbonation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment and Loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.1</w:t>
+              <w:t xml:space="preserve">Concrete under severe conditions. Environment and loading (CONSEC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359594v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivalent performance concept: Design of a performance-based methodology and experimental study on carbonation of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Modélisation des attaques de sulfate dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangeline Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSEC'07 - Fifth International Conference on Concrete under Severe Conditions Environment and Loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009016v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des attaques de sulfate dans le béton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of self-healed ultra high performance concret: from experimental evidence to modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evangeline Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">FramCos 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Catania, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360359v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivalent performance concept applied to carbonation of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Evaluation of durability of concrete exposed to leaching through a performance-based test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under severe conditions. Environment and loading (CONSEC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">International conference on advances in cement based materials and applications to civil infrastructure (ACBM-ACI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911139v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on carbonation of concrete for performance based specifications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-scales modelling for the delayed deformation and durability of cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-6 - 6th International conference on fracture mechanics of concrete and concrete structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">ALERT Workshop 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008201v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of self-healed ultra high performance concret: from experimental evidence to modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Characterization of the self healing of cracks in a ultra high performance concrete by mechanical tests and time reversal mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FramCos 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Catania, Italy. pp.1-8</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions: Environments and Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359586v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of durability of concrete exposed to leaching through a performance-based test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Experimental study on carbonation of concrete for a performance based approach of durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on advances in cement based materials and applications to civil infrastructure (ACBM-ACI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment and Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008177v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scales modelling for the delayed deformation and durability of cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Effect of Mineral Additives on Some of Durability Parameters of Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Advances in Cement Based Materials and its Application to Civil Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008508v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage and Cracking of Self-Compacting Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude des bétons soumis au risque de carbonatation par le concept d'équivalence de performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Euro Mediterranean in Advances on Geomaterials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisia. pp.1</w:t>
+              <w:t xml:space="preserve">XXIVes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359598v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self healing of cracks in concrete: from a model material to usual concretes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shrinkage and Cracking of Self-Compacting Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Behloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International RILEM Symposium on Advances in Concrete through Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Québec, Canada</w:t>
+              <w:t xml:space="preserve">First Euro Mediterranean in Advances on Geomaterials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008878v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des bétons soumis au risque de carbonatation par le concept d'équivalence de performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Self healing of cracks in concrete: from a model material to usual concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Behloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, La grande Motte, France</w:t>
+              <w:t xml:space="preserve">Second International RILEM Symposium on Advances in Concrete through Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008159v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage and cracking of self compacting concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Euro-Mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hammamet, Tunisia. pp.409-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive strength of cement pastes and mortars with superabsorbent polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Lura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kovler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Mejlhede Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Volume Changes of Hardening Concrete: Testing and Mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la substitution du ciment par une addition sur le risque de fissuration des BAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution physico-chimique et retrait endogène des matrices cimentaires au très jeune âge : Apports de l'expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel Bouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2es Journées "Durabilité" du Réseau des Laboratoires des Ponts et Chaussées, "Durabilité 2006 : Méthodes d'essais et applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of cement pastes and mortars with superabsorbent polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Lura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kovler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole M Jenssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Volume Changes of Hardening Concrete: Testing and Mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of setting retarder on the early age deformations of self-compacting mortars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental study on concrete carbonation to work out performance-based specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roger Coue</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Volume Changes of Hardening Concrete: Testing and Mitigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FramCos-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Catania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008101v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on concrete carbonation to work out performance-based specifications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of setting retarder on the early age deformations of self-compacting mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Coue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FramCos-6</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International RILEM Conference on Volume Changes of Hardening Concrete: Testing and Mitigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyngby, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/2351580052.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394772v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autogenous shrinkage and hydration degree of cement pastes at very early age: influence of superplasticizer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Creep-Damage interaction in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCREEP7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th International conference on fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007924v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale du phénomène d'autocicatrisation des fissures dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chanvillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes Rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of paste volume and limestone content on shrinkage of self-compacting concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bending basic creep experiments: influence on fracture characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC05 Conference, combining the 2d North American Conference on the Design and Use of Self-Consolidateing Concrete and the 4th International RILEM Symposium on Self-Compacting concrete, Chicago</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Chicago, États-Unis. pp.n.a</w:t>
+              <w:t xml:space="preserve">Shrinkage and durability of concrete and concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312603v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending basic creep experiments: influence on fracture characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of paste volume and limestone content on shrinkage of self-compacting concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Pape</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shrinkage and durability of concrete and concrete structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rennes, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">SCC05 Conference, combining the 2d North American Conference on the Design and Use of Self-Consolidateing Concrete and the 4th International RILEM Symposium on Self-Compacting concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363246v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep-Damage interaction in concrete structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From chemical and microstructural evolution of cement pastes to the development of autogenous deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Pape</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference on fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Torino, Italy</w:t>
+              <w:t xml:space="preserve">American Concrete Institute's Fall Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Phoenix, United States. pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008047v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From chemical and microstructural evolution of cement pastes to the development of autogenous deformations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of paste volume, addition content and addition type on shrinkage cracking of self-compacting concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Concrete Institute's Fall Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Phoenix, United States. pp.1-21</w:t>
+              <w:t xml:space="preserve">Second North American Conference and Fourth RILEM International Conference on Self Compacting Concrete SCC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007507v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of paste volume, addition content and addition type on shrinkage cracking of self-compacting concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Influence of limestone filler on cement hydration and chemical shrinkage at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second North American Conference and Fourth RILEM International Conference on Self Compacting Concrete SCC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Creep, Shrinkage and Durability of Concrete and Concrete Structures CONCREEP7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008330v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of paste volume on fracture behaviour of self compacting concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Mechanical Characterization of the Self-Healing Effect of Cracks in Ultra High Performance Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chanvillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCREEP 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Construction Materials: ConMat'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Vancouver, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008329v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du volume de pâte et des additions sur le retrait et la fissuration des bétons autoplaçants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes rencontres universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization of the Self-Healing Effect of Cracks in Ultra High Performance Concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Influence of paste volume on fracture behaviour of self compacting concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chanvillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Construction Materials: ConMat'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Vancouver, Canada. pp.1-9</w:t>
+              <w:t xml:space="preserve">CONCREEP 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362635v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of limestone filler on cement hydration and chemical shrinkage at early age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of Self Healing of Cracks in Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creep, Shrinkage and Durability of Concrete and Concrete Structures CONCREEP7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">16th Annual ALERT Geomaterials Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008328v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Self Healing of Cracks in Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Autogenous shrinkage and hydration degree of cement pastes at very early age: influence of superplasticizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual ALERT Geomaterials Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">CONCREEP7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865638v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude des mécanismes à l'origine de la fissuration précoce des matrices cimentaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Creep loading influence on the residual capacity of concrete structure : Experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Bastian</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Congress on Technology and Durability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vail, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008024v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement thermique et du retrait endogène de pâtes de ciment au très jeune âge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Contribution à l'étude des mécanismes à l'origine de la fissuration précoce des matrices cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Rencontres Universitaires de Génie Civil 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">First International Congress on Technology and Durability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786766v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep loading influence on the residual capacity of concrete structure : Experimental investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du comportement thermique et du retrait endogène de pâtes de ciment au très jeune âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vail, United States</w:t>
+              <w:t xml:space="preserve">XXIIe Rencontres Universitaires de Génie Civil 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008045v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non local damage models with evolving internal length: motivations and applications to coupled problems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude du risque de fissuration due au retrait des Bétons Autoplaçants à l'état frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vail, Colorado, United States</w:t>
+              <w:t xml:space="preserve">XXIIes rencontres universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008528v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du risque de fissuration due au retrait des Bétons Autoplaçants à l'état frais</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Non local damage models with evolving internal length: motivations and applications to coupled problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIes rencontres universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vail, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008166v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of superplasticizer on activation energy and autogenous shrinkage of a cement paste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of a viscosity agent on mechanical properties of self-compacting concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh CANMET/ACI International Conference on Superplasticizers and Other Chemical Admixtures in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Berlin, Germany. pp.513-528</w:t>
+              <w:t xml:space="preserve">International Conference on Performance of Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007510v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on plastic shrinkage of Self-Compacting Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical models for coupling creep and fracture of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Self-Compacting Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Nantes, France</w:t>
+              <w:t xml:space="preserve">Euro-Conference on Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312601v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a viscosity agent on mechanical properties of self-compacting concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of superplasticizer on activation energy and autogenous shrinkage of a cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Turcry</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Performance of Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">Seventh CANMET/ACI International Conference on Superplasticizers and Other Chemical Admixtures in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Berlin, Germany. pp.513-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008093v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical models for coupling creep and fracture of concrete structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A study on plastic shrinkage of Self-Compacting Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Conference on Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Vien, Austria</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Self-Compacting Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008553v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties, plastic shrinkage and free deformation of self-compacting concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Autogenous and thermal deformations of low water/cement ratio cement paste at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First North American Conference on the design and the use of self-compacting concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Rosemont, United States</w:t>
+              <w:t xml:space="preserve">ASCE Engineering Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008402v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autogenous and thermal deformations of low water/cement ratio cement paste at early age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties, plastic shrinkage and free deformation of self-compacting concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE Engineering Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, New York, United States</w:t>
+              <w:t xml:space="preserve">First North American Conference on the design and the use of self-compacting concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rosemont, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007923v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId559"/>
+      <w:footerReference w:type="default" r:id="rId564"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26070,51 +26395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C0F738F"/>
+    <w:nsid w:val="65DE863F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26301,51 +26626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-loukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7921-2740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Al Thib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;mond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Harbouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142521" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.65" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Souayfan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153783" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Zou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107910" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendimerad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pigeot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dermenonville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.41.1.21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Youssef-Namnoum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107895" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106053" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103706" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Justino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106758" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hafidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107951" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.104965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al Haj Sleiman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rhardane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125772" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126810" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134876" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kheir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klausen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. A Hammer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Meyst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.108024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102739" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01709-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cardinaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122271" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Kheir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14051164" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jaafri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01606-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01831-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123586" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106864" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghuan Guo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101040" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.08.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117340" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Aboulayt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Cherki El Idrissi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120510" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406658v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.08.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson-Balleur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116681" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485901v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.01.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.138" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFXLRP5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333291v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.01.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belbachir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed-Yasir Alam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1471007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Potin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.038" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.09.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01665834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.08.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisniewski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hilloulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.11.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.044" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZT876WH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.187" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.056" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KJ8DJDQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0542-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1DN1ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214702v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.34.32" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.01.080" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.07.024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-089DM42G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157977v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grassl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2363" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NCHFW7S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.04.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444543v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.044" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0113-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007127v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.169" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007309v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Farah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584979v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boussa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-012-9199-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006705v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.07.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aubernon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNRNHQ04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300173v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.672211" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680260v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Hachem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.06.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444547v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9840-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.11.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDR8R09H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007180v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.07.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444549v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007052v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.01.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406499v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Hachem" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9637-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1J5H8DK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004926v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.01.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682156v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Granger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marlot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lenain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.01.004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006757v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006708v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Omar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2009)21:2(65)" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.06.004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354364v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanvillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.12.005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006975v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.03.010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ5Q4ZXG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692828" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006707v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Haidar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Belarbi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:1(46)" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006823v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158246v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Abdi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005281v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.10.019" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005282v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rafai" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.10.020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351757v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02479345" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQB4W9DW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007190v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.07.006" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006809v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692615" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006744v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692503" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005287v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/11908" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barcelo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Casabonne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(02)00800-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFNJQMTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004907v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chopin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Touzo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(00)00241-6" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9FF6C623474CFC00822A0F2B533D868280E8B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406469v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00022-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV8R7FVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406736v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480608" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RFTZ8TXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333278v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2806-4_75" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414948v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-16" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442681v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02926760v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415098v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444566v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50007-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444559v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-327-0.00006-4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572477v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_9" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312125v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312129v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386586v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1346" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386577v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386562v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrabeh Safae" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706115v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-490" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131990v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umunnakwe Rejoice" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_67" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719805v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733423v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_47" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154242v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879543v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431635v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516884v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101017" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424670v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444555v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Regoin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.051" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214730v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167606v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167679v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167583v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massaad" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435845v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.030" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444558v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Syed" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444560v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444546v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farah" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.024" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444557v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saliba" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009666v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008301v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008496v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008119v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008412v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444561v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100642005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683652v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lenormand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683639v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007878v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008506v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008038v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008120v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008434v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hachem Ibrahim" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540759v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008333v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390961v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913984v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362632v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008232v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khokhar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008305v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008336v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008505v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009101v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samara" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Skoczylas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008003v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660417v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hachem" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008203v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008100v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359595v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359594v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009016v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360359v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Wenger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911139v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008201v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359586v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008177v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008508v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359598v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008878v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Behloul" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008159v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008890v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406701v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lura" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Durand" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovler" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Mejlhede Jensen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008315v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008188v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008962v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole M Jenssen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008101v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/2351580052.033" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394772v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007924v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869577v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312603v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roziere" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363246v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008047v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007507v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008330v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008329v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008322v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362635v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008328v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865638v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008024v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786766v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008045v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008528v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008166v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007510v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312601v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008093v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008553v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008402v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007923v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-loukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7921-2740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hafidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Harbouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.115125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11651-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sela Hoeun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.77" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Al Thib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;mond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144288" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113607" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.65" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Souayfan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Justino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106758" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107951" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendimerad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samouh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pigeot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dermenonville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.41.1.21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Youssef-Namnoum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.349" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175824" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245016v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.231" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.104965" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Zou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107910" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126415" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al Haj Sleiman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rhardane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125772" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126810" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134876" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Kheir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14051164" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cardinaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122271" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01709-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307425v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jaafri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01606-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01831-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123586" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102739" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kheir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klausen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. A Hammer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Meyst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.108024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.08.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245082v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghuan Guo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117340" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Aboulayt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Cherki El Idrissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120510" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106864" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488330v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson-Balleur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116681" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.01.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406658v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.08.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belbachir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed-Yasir Alam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1471007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.01.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFXLRP5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179742v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Potin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.09.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331765v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.138" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300170v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01665834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.08.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406640v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisniewski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.044" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZT876WH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283360v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.187" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.056" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KJ8DJDQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314249v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hilloulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.11.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300243v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1DN1ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0542-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.01.080" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214702v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.34.32" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.07.024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-089DM42G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157977v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grassl" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2363" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.022" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444543v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.044" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.04.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444544v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0113-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.169" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NCHFW7S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006705v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.07.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boussa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-012-9199-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aubernon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNRNHQ04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Farah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.016" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444547v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9840-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300173v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.672211" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680260v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Hachem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.06.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.11.010" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDR8R09H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007180v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.07.005" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444549v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007052v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.01.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406499v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Hachem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9637-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1J5H8DK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682156v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Granger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marlot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lenain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.01.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006757v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.021" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006708v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Omar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2009)21:2(65)" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004926v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.01.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.06.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354364v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanvillard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.12.005" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006975v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.03.010" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ5Q4ZXG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Haidar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Belarbi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:1(46)" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006686v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692828" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006823v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158246v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Abdi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005282v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rafai" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.10.020" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005281v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.10.019" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351757v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02479345" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQB4W9DW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007190v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.07.006" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006809v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692615" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692503" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005844v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barcelo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Casabonne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(02)00800-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFNJQMTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005287v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/11908" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004907v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chopin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Touzo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(00)00241-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9FF6C623474CFC00822A0F2B533D868280E8B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406469v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00022-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV8R7FVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406736v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480608" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RFTZ8TXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333278v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2806-4_75" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414948v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-16" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442681v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-12" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415098v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02926760v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444566v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50007-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444559v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-327-0.00006-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007475v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572477v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2768-1_9" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312129v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312125v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386577v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386586v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1346" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706115v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-490" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386562v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrabeh Safae" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131990v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umunnakwe Rejoice" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_67" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719805v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154242v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733423v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_47" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879543v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431635v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424670v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233050" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516884v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101017" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444555v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Regoin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.051" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167606v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167679v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167583v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massaad" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214730v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444546v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farah" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.024" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444558v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Syed" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435845v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.030" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444560v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009666v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444557v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saliba" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008301v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008496v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008119v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008412v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444561v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100642005" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683652v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lenormand" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683639v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007878v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008506v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008038v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008434v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hachem Ibrahim" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540759v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008333v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390961v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913984v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362632v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008120v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008336v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008232v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khokhar" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008305v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009101v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samara" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Skoczylas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008505v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008003v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008203v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660417v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008201v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009016v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911139v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360359v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Wenger" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359586v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008177v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008508v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359595v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359594v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008100v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008159v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359598v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008878v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Behloul" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008890v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406701v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lura" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Durand" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovler" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Mejlhede Jensen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008315v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008962v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durand" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole M Jenssen" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394772v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008101v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/2351580052.033" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008047v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869577v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363246v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312603v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007507v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008330v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008328v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362635v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008322v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008329v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865638v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007924v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008045v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008024v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786766v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008166v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008528v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008093v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008553v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007510v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312601v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007923v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008402v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>