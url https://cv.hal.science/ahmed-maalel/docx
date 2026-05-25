--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -1024,312 +1024,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of case based reasoning (CBR) in the exploitation of return of experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the return of experience to security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feyrouz Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maalel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.99-109</w:t>
+              <w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.346-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025528v1</w:t>
+                <w:t xml:space="preserve">hal-03025581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System based knowledge for the help in exploitation of field data feedback in railroad transport</w:t>
+                <w:t xml:space="preserve">Contribution of case based reasoning (CBR) in the exploitation of return of experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maalel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghezela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-6</w:t>
+              <w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.99-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025238v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the return of experience to security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System based knowledge for the help in exploitation of field data feedback in railroad transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maalel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Ghezela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Maalel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.346-350</w:t>
+              <w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025581v1</w:t>
+                <w:t xml:space="preserve">hal-03025238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du raisonnement à partir de cas à l’évaluation des effets des erreurs logiciels</w:t>
               </w:r>
@@ -1341,51 +1341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maalel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feyrouz Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2009, Hammamet, Tunisie. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2077,51 +2077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maalel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mejri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Hajjami Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Bennani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.152" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezela" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyrouz Hamdaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sarraj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02343916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maalel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mejri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Hajjami Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Bennani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.152" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyrouz Hamdaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sarraj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02343916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>