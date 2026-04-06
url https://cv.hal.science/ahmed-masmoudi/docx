--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -459,235 +459,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace-based self-interference cancellation for full-duplex MIMO transceivers</w:t>
+                <w:t xml:space="preserve">Maximum Likelihood Time Delay Estimation From Single- and Multi-Carrier DSSS Multipath MIMO Transmissions for Future 5G Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghrayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13638-017-0839-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.4851-4865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2017.2701796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347593v1</w:t>
+                <w:t xml:space="preserve">hal-05347594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Time Delay Estimation From Single- and Multi-Carrier DSSS Multipath MIMO Transmissions for Future 5G Networks</w:t>
+                <w:t xml:space="preserve">Subspace-based self-interference cancellation for full-duplex MIMO transceivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Ghrayeb</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (8), pp.4851-4865. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TWC.2017.2701796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13638-017-0839-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347594v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel estimation and self-interference cancelation in full-duplex communication systems</w:t>
               </w:r>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maximum Likelihood Time Delay Estimator in a Multipath Environment Using Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,51 +985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Data-Aided Maximum Likelihood Time Delay Estimator Using Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1102,51 +1102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Form Expressions for the Exact Cramér–Rao Bounds of Timing Recovery Estimators From BPSK, MSK and Square-QAM Transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,395 +1548,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular-Based 3D Hybrid Precoding for URA in Multi-User Massive MIMO Systems</w:t>
+                <w:t xml:space="preserve">Hybrid Beamforming for Uniform Circular Arrays in Multi-User Massive MIMO Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asil Koc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 90th Vehicular Technology Conference (VTC2019-Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Honolulu, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2019 IEEE Canadian Conference of Electrical and Computer Engineering (CCECE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Edmonton, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCECE.2019.8861837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347579v1</w:t>
+                <w:t xml:space="preserve">hal-05347584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Beamforming for Uniform Circular Arrays in Multi-User Massive MIMO Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular-based Massive-MIMO User Clustering and Precoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Canadian Conference of Electrical and Computer Engineering (CCECE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Edmonton, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakesh, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCECE.2019.8861837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8886107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347584v1</w:t>
+                <w:t xml:space="preserve">hal-05347582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular-based Massive-MIMO User Clustering and Precoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angular-Based 3D Hybrid Precoding for URA in Multi-User Massive MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asil Koc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marrakesh, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 90th Vehicular Technology Conference (VTC2019-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Honolulu, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8886107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347582v1</w:t>
+                <w:t xml:space="preserve">hal-05347579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ML time delay estimation for 5G links with DSSS multi-carrier multipath MIMO radio access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghrayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montreal, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2146,131 +2146,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-interference cancellation with phase-noise suppression in full-duplex systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A digital subspace-based self-interference cancellation in full-duplex MIMO transceivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 26th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hong Kong, France. pp.261-265, </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Signal Processing for Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.4954-4959, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382449v1</w:t>
+                <w:t xml:space="preserve">hal-05382451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-interference cancellation for full-duplex MIMO transceivers</w:t>
               </w:r>
@@ -2341,343 +2328,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital subspace-based self-interference cancellation in full-duplex MIMO transceivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-interference cancellation with phase-noise suppression in full-duplex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruozhu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Signal Processing for Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.4954-4959, </w:t>
+              <w:t xml:space="preserve">2015 IEEE 26th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, France. pp.261-265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382451v1</w:t>
+                <w:t xml:space="preserve">hal-05382449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual self-interference after cancellation in full-duplex systems</w:t>
+                <w:t xml:space="preserve">A Maximum-Likelihood Channel Estimator in MIMO Full-Duplex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2014 - 2014 IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.4680-4685, </w:t>
+              <w:t xml:space="preserve">2014 IEEE 80th Vehicular Technology Conference (VTC Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6965819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382455v1</w:t>
+                <w:t xml:space="preserve">hal-05382454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximum-Likelihood Channel Estimator in MIMO Full-Duplex Systems</w:t>
+                <w:t xml:space="preserve">Residual self-interference after cancellation in full-duplex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 80th Vehicular Technology Conference (VTC Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1-5, </w:t>
+              <w:t xml:space="preserve">ICC 2014 - 2014 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.4680-4685, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6965819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382454v1</w:t>
+                <w:t xml:space="preserve">hal-05382455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Delays Estimation from DS-CDMA Multipath Transmissions Using Expectation Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofine Affes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,317 +2718,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximum Likelihood Time Delay Estimator Using Importance Sampling</w:t>
+                <w:t xml:space="preserve">A new importance-sampling-based non-data-aided maximum likelihood time delay estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Stephenne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stephenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134249⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.1682-1687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382460v1</w:t>
+                <w:t xml:space="preserve">hal-05382466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new importance-sampling-based non-data-aided maximum likelihood time delay estimator</w:t>
+                <w:t xml:space="preserve">A Maximum Likelihood Time Delay Estimator Using Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alex Stephenne</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stephenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.1682-1687, </w:t>
+              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382466v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum likelihood time delay estimation for Direct-Spread CDMA multipath transmissions using importance sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Affes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 45th Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Pacific Grove, United States. pp.618-623, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3075,64 +3075,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Form Expression for the Exact Cramer-Rao Bound of Timing Recovery Estimators from MSK Transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stephenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3321,177 +3321,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Radio-Frequency/Baseband Self-Interference Cancellation Methods and Systems</w:t>
+                <w:t xml:space="preserve">Joint Radio-Frequency/Baseband Self-Interference Cancellation Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US14/675,278. 2016</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 14/675,515. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382445v1</w:t>
+                <w:t xml:space="preserve">hal-05347603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Radio-Frequency/Baseband Self-Interference Cancellation Methods</w:t>
+                <w:t xml:space="preserve">Joint Radio-Frequency/Baseband Self-Interference Cancellation Methods and Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 14/675,515. 2016</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US14/675,278. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347603v1</w:t>
+                <w:t xml:space="preserve">hal-05382445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3567,51 +3567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C60D86DE"/>
+    <w:nsid w:val="1305B031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3798,51 +3798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-masmoudi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6237-4604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Le-Ngoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3009138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Koc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruozhu Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2754489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-017-0839-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bellili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Affes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghrayeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2701796" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2540538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2461006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Affes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stephenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2222402" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2161293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2128314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04983776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pareja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03759557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9838776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2019.8861837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292640" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2015.7127459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6965819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofine Affes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Affes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134249" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779388" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956527" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57690-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-masmoudi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6237-4604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Le-Ngoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3009138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Koc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruozhu Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2754489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bellili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Affes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghrayeb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2701796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-017-0839-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2540538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2461006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Affes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stephenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2222402" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2161293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2128314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04983776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pareja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03759557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9838776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2019.8861837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891298" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292640" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2015.7127459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343306" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6965819" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofine Affes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779388" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Affes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956527" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57690-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>