--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -459,235 +459,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Time Delay Estimation From Single- and Multi-Carrier DSSS Multipath MIMO Transmissions for Future 5G Networks</w:t>
+                <w:t xml:space="preserve">Subspace-based self-interference cancellation for full-duplex MIMO transceivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Ghrayeb</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TWC.2017.2701796⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13638-017-0839-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347594v1</w:t>
+                <w:t xml:space="preserve">hal-05347593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace-based self-interference cancellation for full-duplex MIMO transceivers</w:t>
+                <w:t xml:space="preserve">Maximum Likelihood Time Delay Estimation From Single- and Multi-Carrier DSSS Multipath MIMO Transmissions for Future 5G Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghrayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (1), pp.55. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.4851-4865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13638-017-0839-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2017.2701796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347593v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel estimation and self-interference cancelation in full-duplex communication systems</w:t>
               </w:r>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maximum Likelihood Time Delay Estimator in a Multipath Environment Using Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,51 +985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Data-Aided Maximum Likelihood Time Delay Estimator Using Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1102,51 +1102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Form Expressions for the Exact Cramér–Rao Bounds of Timing Recovery Estimators From BPSK, MSK and Square-QAM Transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,395 +1548,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Beamforming for Uniform Circular Arrays in Multi-User Massive MIMO Systems</w:t>
+                <w:t xml:space="preserve">Angular-Based 3D Hybrid Precoding for URA in Multi-User Massive MIMO Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asil Koc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Canadian Conference of Electrical and Computer Engineering (CCECE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Edmonton, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 90th Vehicular Technology Conference (VTC2019-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Honolulu, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCECE.2019.8861837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347584v1</w:t>
+                <w:t xml:space="preserve">hal-05347579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular-based Massive-MIMO User Clustering and Precoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Beamforming for Uniform Circular Arrays in Multi-User Massive MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asil Koc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marrakesh, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2019 IEEE Canadian Conference of Electrical and Computer Engineering (CCECE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Edmonton, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8886107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCECE.2019.8861837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347582v1</w:t>
+                <w:t xml:space="preserve">hal-05347584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular-Based 3D Hybrid Precoding for URA in Multi-User Massive MIMO Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular-based Massive-MIMO User Clustering and Precoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 90th Vehicular Technology Conference (VTC2019-Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Honolulu, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakesh, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8886107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347579v1</w:t>
+                <w:t xml:space="preserve">hal-05347582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ML time delay estimation for 5G links with DSSS multi-carrier multipath MIMO radio access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghrayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montreal, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2146,118 +2146,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital subspace-based self-interference cancellation in full-duplex MIMO transceivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-interference cancellation with phase-noise suppression in full-duplex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruozhu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Signal Processing for Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.4954-4959, </w:t>
+              <w:t xml:space="preserve">2015 IEEE 26th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, France. pp.261-265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382451v1</w:t>
+                <w:t xml:space="preserve">hal-05382449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-interference cancellation for full-duplex MIMO transceivers</w:t>
               </w:r>
@@ -2328,356 +2341,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-interference cancellation with phase-noise suppression in full-duplex systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A digital subspace-based self-interference cancellation in full-duplex MIMO transceivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 26th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hong Kong, France. pp.261-265, </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Signal Processing for Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.4954-4959, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382449v1</w:t>
+                <w:t xml:space="preserve">hal-05382451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximum-Likelihood Channel Estimator in MIMO Full-Duplex Systems</w:t>
+                <w:t xml:space="preserve">Residual self-interference after cancellation in full-duplex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 80th Vehicular Technology Conference (VTC Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1-5, </w:t>
+              <w:t xml:space="preserve">ICC 2014 - 2014 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.4680-4685, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6965819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382454v1</w:t>
+                <w:t xml:space="preserve">hal-05382455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual self-interference after cancellation in full-duplex systems</w:t>
+                <w:t xml:space="preserve">A Maximum-Likelihood Channel Estimator in MIMO Full-Duplex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2014 - 2014 IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.4680-4685, </w:t>
+              <w:t xml:space="preserve">2014 IEEE 80th Vehicular Technology Conference (VTC Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6884060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6965819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382455v1</w:t>
+                <w:t xml:space="preserve">hal-05382454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Delays Estimation from DS-CDMA Multipath Transmissions Using Expectation Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofine Affes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,317 +2718,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new importance-sampling-based non-data-aided maximum likelihood time delay estimator</w:t>
+                <w:t xml:space="preserve">A Maximum Likelihood Time Delay Estimator Using Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alex Stephenne</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stephenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779388⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382466v1</w:t>
+                <w:t xml:space="preserve">hal-05382460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximum Likelihood Time Delay Estimator Using Importance Sampling</w:t>
+                <w:t xml:space="preserve">A new importance-sampling-based non-data-aided maximum likelihood time delay estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Stephenne</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bellili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stephenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Global Communications Conference (GLOBECOM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2011 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.1682-1687, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382460v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum likelihood time delay estimation for Direct-Spread CDMA multipath transmissions using importance sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Affes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 45th Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Pacific Grove, United States. pp.618-623, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3075,64 +3075,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Form Expression for the Exact Cramer-Rao Bound of Timing Recovery Estimators from MSK Transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stephenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3321,177 +3321,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Radio-Frequency/Baseband Self-Interference Cancellation Methods</w:t>
+                <w:t xml:space="preserve">Joint Radio-Frequency/Baseband Self-Interference Cancellation Methods and Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 14/675,515. 2016</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US14/675,278. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347603v1</w:t>
+                <w:t xml:space="preserve">hal-05382445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Radio-Frequency/Baseband Self-Interference Cancellation Methods and Systems</w:t>
+                <w:t xml:space="preserve">Joint Radio-Frequency/Baseband Self-Interference Cancellation Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Le-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US14/675,278. 2016</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 14/675,515. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382445v1</w:t>
+                <w:t xml:space="preserve">hal-05347603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3567,51 +3567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1305B031"/>
+    <w:nsid w:val="B51ACCDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3798,51 +3798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-masmoudi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6237-4604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Le-Ngoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3009138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Koc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruozhu Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2754489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bellili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Affes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghrayeb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2701796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-017-0839-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2540538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2461006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Affes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stephenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2222402" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2161293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2128314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04983776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pareja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03759557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9838776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2019.8861837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891298" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292640" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2015.7127459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343306" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6965819" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofine Affes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779388" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Affes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956527" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57690-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-masmoudi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6237-4604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Le-Ngoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3009138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Koc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruozhu Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2754489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-017-0839-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bellili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Affes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghrayeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2701796" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2540538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2461006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Affes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stephenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2222402" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2161293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2128314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04983776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pareja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03759557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9838776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2019.8861837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292640" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2015.7127459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6965819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofine Affes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Affes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134249" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779388" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956527" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57690-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>