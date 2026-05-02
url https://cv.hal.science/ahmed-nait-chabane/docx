--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1305,140 +1305,149 @@
                 <w:t xml:space="preserve">Reconstruction-Based Methods for Multivariate Time Series Anomaly Detection : A Review and Taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Errachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimilia Tasidou</w:t>
+                <w:t xml:space="preserve">Aimilia Aimilia Tasidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Artificial Intelligence (ICAAI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Manchester, United Kingdom</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2025, Manchester, United Kingdom. pp.26-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3787279.3787286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware Optimization of Multi-Robot Systems with Task Allocation and Partial Recharge Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Junior Avossevou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1456,1000 +1465,1000 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Split - Croatia, Croatia. pp.2541-2546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Calibration of a Laser Profiler Sensor for 3D Inspection and Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olleik Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent vauchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/SICE International Symposium on System Integrations (SII 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SII59315.2025.10871134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task Allocation and Planning for Multi-Robot System Using an Improved Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahib Guenounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the African Federation of Operational Research Societies (AFROS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Evaluation and Scheduling for Manual Tasks: A Break Planning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hémono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th International Conference on Computers and Industrial Engineering, CIE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Computers &amp; Industrial Engineering: An International Journal, Oct 2023, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Resource Allocation in the Flexible Job Shop Problem: Assessing the Impact of Rest Breaks on Task Strenuousness Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hémono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Decision Aid Sciences and Applications (DASA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Badji Mokhtar in Annaba, Sep 2023, Annaba, Algeria. pp.320-325, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Chemical Servoing of a Hexapod Robot in a Confined Environment Using Jacobian Estimator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schoesetters</w:t>
+                <w:t xml:space="preserve">Forecasting KPIs of Production Systems Using LSTM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 : International Conference on Robotics and Autonomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098786v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting KPIs of Production Systems Using LSTM Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+                <w:t xml:space="preserve">Multi-Objective Optimization for Electrical Demand Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Ihsane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Multiple Objective Programming and Goal Programming.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04093763v1</w:t>
+                <w:t xml:space="preserve">hal-04088943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization for Electrical Demand Forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Visual and Chemical Servoing of a Hexapod Robot in a Confined Environment Using Jacobian Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin-Duponchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schoesetters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Multiple Objective Programming and Goal Programming.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">ICRA 2021 : International Conference on Robotics and Autonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Academy of Science, Engineering and Technology, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088943v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization of Active Human-Robot Collaboration: Case Study of the Aircraft Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hemono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14 th International Conference on Multiple Objective Programming and Goal Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SKEMA Business School, France, Dec 2021, Online Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de capteurs à l’aide d’apprentissage automatique pour la localisation d’un drone dans un environnement contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin-Duponchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE 2018 25ème colloque des Sciences de la conception et de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers ParisTech, Laboratoire Conception Produits Innovation, Jul 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVEMENT OF AUV-BORNE SEABED MAPPING WITH QUALITY MAPS USING STATISTICAL ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2458,106 +2467,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dupas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC SELF-ORGANIZING ALGORITHM FOR UNSUPERVISED SEGMENTATION OF SIDESCAN SONAR IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2586,73 +2595,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Knowledge Discovery of Seabed Types using Competitive Neural Network: Application to Sidescan Sonar Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2668,73 +2677,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidescan sonar imagery segmentation with a combination of texture and spectral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2753,92 +2762,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECTRAL DIRECTIONAL FILTER BANK FOR SIDESCAN SONAR SEGMENTATION WITH UNSUPERVISED NEURAL NETWORK APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2867,73 +2876,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UAC 2013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Corfu, Greece. pp.1451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-independent segmentation of sidescan sonar images with unsupervised SOFM algorithm (self-organizing feature maps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2962,51 +2971,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECUA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Edimburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3016,114 +3025,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation invariante en rasance des images sonar latéral par une approche neuronale compétitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Bretagne occidentale - Brest, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013BRES0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00968199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3191,51 +3200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49DF519E"/>
+    <w:nsid w:val="7AE29DA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3422,51 +3431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-nait-chabane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8664-8550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin-Duponchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-025-00464-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;mono" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109823" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahib Guenounou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40747-025-02062-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-06161-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Islam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.06.061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Chabane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.119-148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4764505" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olleik Houssein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent vauchey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Belghoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Anwar Brahami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Errachidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Junior Avossevou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321551" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII59315.2025.10871134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286783" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoesetters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemono" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gilet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haute" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608096" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-nait-chabane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8664-8550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin-Duponchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-025-00464-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;mono" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109823" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahib Guenounou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40747-025-02062-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-06161-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Islam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.06.061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Chabane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.119-148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4764505" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olleik Houssein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent vauchey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Belghoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Anwar Brahami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Errachidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3787279.3787286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Junior Avossevou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII59315.2025.10871134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497278" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoesetters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>