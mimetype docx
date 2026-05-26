--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -200,603 +200,603 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical servoing with hexapod robot for gas source localization and YOLO-based visual defect detection</w:t>
+                <w:t xml:space="preserve">An enhanced genetic algorithm for optimized task allocation and planning in heterogeneous multi-robot systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin-Duponchelle</w:t>
+                <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Zerr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
+                <w:t xml:space="preserve">Ouahib Guenounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Robotics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41315-025-00464-0⟩</w:t>
+              <w:t xml:space="preserve">Complex &amp; Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (10), pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40747-025-02062-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078255v1</w:t>
+                <w:t xml:space="preserve">hal-05236545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging digital twin and dynamic scheduling for enhanced human–robot collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical servoing with hexapod robot for gas source localization and YOLO-based visual defect detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin-Duponchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hémono</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Benoit Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109823⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Focused Section on Robotics Enabled Inspection, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41315-025-00464-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316670v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced genetic algorithm for optimized task allocation and planning in heterogeneous multi-robot systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Leveraging digital twin and dynamic scheduling for enhanced human–robot collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hémono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouahib Guenounou</w:t>
+                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex &amp; Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (10), pp.435. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.109823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40747-025-02062-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236545v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi objective optimization of human-robot collaboration: A case study in aerospace assembly line</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fault diagnosis using deep neural networks for industrial alarm sequence clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2024.106874⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (3), pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-024-06161-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759766v1</w:t>
+                <w:t xml:space="preserve">hal-04864361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis using deep neural networks for industrial alarm sequence clustering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi objective optimization of human-robot collaboration: A case study in aerospace assembly line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hémono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55 (3), pp.220. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.106874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-024-06161-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2024.106874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864361v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental clustering of sonar images using self-organizing maps combined with fuzzy adaptive resonance theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142, pp.133-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -843,51 +843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation des images sonar latéral assurant l'invariance en rasance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -947,51 +947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-independent segmentation of sidescan sonar images with unsupervised SOFM Algorithm (Self-Organizing Feature Maps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1083,51 +1083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration améliorée d'un capteur profileur laser pour l'inspection et la reconstruction 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olleik Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent vauchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Humanoid collaboration in manufacturing: opportunities and challenges in the context of industry 5.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Belghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Anwar Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Errachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimilia Aimilia Tasidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1416,64 +1416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware Optimization of Multi-Robot Systems with Task Allocation and Partial Recharge Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Junior Avossevou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahib Guenounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1650,51 +1650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task Allocation and Planning for Multi-Robot System Using an Improved Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahib Guenounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the African Federation of Operational Research Societies (AFROS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1732,51 +1732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Evaluation and Scheduling for Manual Tasks: A Break Planning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hémono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1827,77 +1827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Resource Allocation in the Flexible Job Shop Problem: Assessing the Impact of Rest Breaks on Task Strenuousness Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hémono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Decision Aid Sciences and Applications (DASA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Badji Mokhtar in Annaba, Sep 2023, Annaba, Algeria. pp.320-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1925,446 +1925,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting KPIs of Production Systems Using LSTM Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
+                <w:t xml:space="preserve">Multi-Objective Optimization of Active Human-Robot Collaboration: Case Study of the Aircraft Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hemono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14 th International Conference on Multiple Objective Programming and Goal Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SKEMA Business School, France, Dec 2021, Online Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093763v1</w:t>
+                <w:t xml:space="preserve">hal-04098159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization for Electrical Demand Forecasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
+                <w:t xml:space="preserve">Forecasting KPIs of Production Systems Using LSTM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Multiple Objective Programming and Goal Programming.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088943v1</w:t>
+                <w:t xml:space="preserve">hal-04093763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Chemical Servoing of a Hexapod Robot in a Confined Environment Using Jacobian Estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morin-Duponchelle</w:t>
+                <w:t xml:space="preserve">Multi-Objective Optimization for Electrical Demand Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Ihsane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schoesetters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 : International Conference on Robotics and Autonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Academy of Science, Engineering and Technology, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Multiple Objective Programming and Goal Programming.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098786v1</w:t>
+                <w:t xml:space="preserve">hal-04088943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization of Active Human-Robot Collaboration: Case Study of the Aircraft Industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual and Chemical Servoing of a Hexapod Robot in a Confined Environment Using Jacobian Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin-Duponchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hemono</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
+                <w:t xml:space="preserve">Pierre Schoesetters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14 th International Conference on Multiple Objective Programming and Goal Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SKEMA Business School, France, Dec 2021, Online Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">ICRA 2021 : International Conference on Robotics and Autonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Academy of Science, Engineering and Technology, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098159v1</w:t>
+                <w:t xml:space="preserve">hal-04098786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de capteurs à l’aide d’apprentissage automatique pour la localisation d’un drone dans un environnement contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin-Duponchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,355 +2422,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVEMENT OF AUV-BORNE SEABED MAPPING WITH QUALITY MAPS USING STATISTICAL ANALYSIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised Knowledge Discovery of Seabed Types using Competitive Neural Network: Application to Sidescan Sonar Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Dupas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Oceans'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122100v1</w:t>
+                <w:t xml:space="preserve">hal-01090608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC SELF-ORGANIZING ALGORITHM FOR UNSUPERVISED SEGMENTATION OF SIDESCAN SONAR IMAGES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMPROVEMENT OF AUV-BORNE SEABED MAPPING WITH QUALITY MAPS USING STATISTICAL ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dupas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090594v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Knowledge Discovery of Seabed Types using Competitive Neural Network: Application to Sidescan Sonar Images</w:t>
+                <w:t xml:space="preserve">DYNAMIC SELF-ORGANIZING ALGORITHM FOR UNSUPERVISED SEGMENTATION OF SIDESCAN SONAR IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, St John's, Canada</w:t>
+              <w:t xml:space="preserve">UA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090608v1</w:t>
+                <w:t xml:space="preserve">hal-01090594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidescan sonar imagery segmentation with a combination of texture and spectral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2830,51 +2830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECTRAL DIRECTIONAL FILTER BANK FOR SIDESCAN SONAR SEGMENTATION WITH UNSUPERVISED NEURAL NETWORK APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2925,51 +2925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-independent segmentation of sidescan sonar images with unsupervised SOFM algorithm (self-organizing feature maps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3200,51 +3200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AE29DA5"/>
+    <w:nsid w:val="2DFF4C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3431,51 +3431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-nait-chabane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8664-8550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin-Duponchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-025-00464-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;mono" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109823" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahib Guenounou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40747-025-02062-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-06161-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Islam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.06.061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Chabane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.119-148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4764505" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olleik Houssein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent vauchey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Belghoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Anwar Brahami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Errachidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3787279.3787286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Junior Avossevou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII59315.2025.10871134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497278" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoesetters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-nait-chabane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8664-8550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahib Guenounou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40747-025-02062-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin-Duponchelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-025-00464-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;mono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109823" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-06161-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Islam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.06.061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Chabane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.119-148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4764505" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olleik Houssein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent vauchey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Belghoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Anwar Brahami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Errachidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3787279.3787286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Junior Avossevou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII59315.2025.10871134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemono" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoesetters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>