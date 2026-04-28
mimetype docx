--- v0 (2026-03-17)
+++ v1 (2026-04-28)
@@ -741,590 +741,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic pulse generator: An analytical and numerical study of the Lorentz force in tube crimping processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control, regulation and optimization of bidirectional energy flows for electric vehicles' charging and discharging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghimar Merhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Moubayed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2020.10.002⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493536v1</w:t>
+                <w:t xml:space="preserve">hal-03632400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri nets conflicts resolution for performance evaluation and control of urban bus networks: a (max, plus )-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Idel Mahjoub</w:t>
+                <w:t xml:space="preserve">Moving Medical Image Analysis to GPU Embedded Systems: Application to Brain Tumor Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Tajer</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23249935.2018.1527864⟩</w:t>
+              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.866-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08839514.2020.1787678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632401v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control Approach Based on Colored Hybrid Petri Nets and (Max, plus ) Algebra: Application to Multimodal Transportation Systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromagnetic pulse generator: An analytical and numerical study of the Lorentz force in tube crimping processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASE.2020.2973996⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.108 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632399v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control, regulation and optimization of bidirectional energy flows for electric vehicles' charging and discharging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghimar Merhy</w:t>
+                <w:t xml:space="preserve">Petri nets conflicts resolution for performance evaluation and control of urban bus networks: a (max, plus )-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Idel Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nazih Moubayed</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chakir El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tajer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102129⟩</w:t>
+              <w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2, SI), pp.164-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23249935.2018.1527864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632400v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Medical Image Analysis to GPU Embedded Systems: Application to Brain Tumor Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brad Niepceron</w:t>
+                <w:t xml:space="preserve">A Control Approach Based on Colored Hybrid Petri Nets and (Max, plus ) Algebra: Application to Multimodal Transportation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Outafraout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filippo Grassia</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houcine Chakir El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (12), pp.866-879. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.1208-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08839514.2020.1787678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2020.2973996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632175v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and developing a conflict-aware scheduling in urban transportation networks</w:t>
               </w:r>
@@ -1408,356 +1408,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri nets conflicts resolution for performance evaluation and control of urban bus networks: a (max, +) based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Idel Mahjoub</w:t>
+                <w:t xml:space="preserve">Crowd social media computing: Applying crowd computing techniques to social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafaa Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Tajer</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherali Zeadally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.495-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2017.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993251v1</w:t>
+                <w:t xml:space="preserve">hal-03632405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowd social media computing: Applying crowd computing techniques to social media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nafaa Jabeur</w:t>
+                <w:t xml:space="preserve">Optimization of Chartered Buses Routes Under Uncertainties Using Probabilistic Vehicle Routing Problem Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafaâ Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sherali Zeadally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.644-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2017.09.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03632405v1</w:t>
+                <w:t xml:space="preserve">hal-01993391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Chartered Buses Routes Under Uncertainties Using Probabilistic Vehicle Routing Problem Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nafaâ Jabeur</w:t>
+                <w:t xml:space="preserve">Petri nets conflicts resolution for performance evaluation and control of urban bus networks: a (max, +) based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Idel Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chakir El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tajer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01993391v1</w:t>
+                <w:t xml:space="preserve">hal-01993251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal solution for charging management of electric vehicles fleets</w:t>
               </w:r>
@@ -1854,264 +1854,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of cyclic hoist schedules in an electroplating line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of users’ acceptance and satisfaction of emergency call service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Chariete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Ait-Cheik-Bihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11518-015-5294-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (15), pp.2279-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dac.3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162711v1</w:t>
+                <w:t xml:space="preserve">hal-01505795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of users’ acceptance and satisfaction of emergency call service</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and optimization of cyclic hoist schedules in an electroplating line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.469-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11518-015-5294-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dac.3161⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01505795v1</w:t>
+                <w:t xml:space="preserve">hal-04162711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis for performance evaluation in a bus network</w:t>
               </w:r>
@@ -2841,351 +2841,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data analytics in supply chain management</w:t>
+                <w:t xml:space="preserve">Big Data for Supply Chain Management in Industry 4.0 context: A comprehensive survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Tamym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Moulay El Ouadghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multimedia Computing and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Tangier, Morocco</w:t>
+              <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation -MOSIM’20 - ”New advances and challenges for sustainable and smart industries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526887v1</w:t>
+                <w:t xml:space="preserve">hal-03526806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data for Supply Chain Management in Industry 4.0 context: A comprehensive survey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+                <w:t xml:space="preserve">Big Data for Supply Chain Management in Industry 4.0 Context : A Comprehensive Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Tamym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. El Oaudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation -MOSIM’20 - ”New advances and challenges for sustainable and smart industries”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526806v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data for Supply Chain Management in Industry 4.0 Context : A Comprehensive Survey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Nait Sidi Moh</w:t>
+                <w:t xml:space="preserve">Big data analytics in supply chain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Tamym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Driss El Ouadghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multimedia Computing and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193906v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SUMO-based Simulation for Adaptive Control of Urban Signalized Intersection Using Petri Nets</w:t>
               </w:r>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Hybrid Automata for Modeling and Performances Evaluation of a Multimodal Transportation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Outafraout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,77 +3469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Electromagnetic waves produced by a magnetic pulse generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Sofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,1022 +3679,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Control Strategy of Urban Signalized Intersection Using Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of magnetic pulse generator and the field shaper effect on the current pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Lamghari El Idrissi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Badr Dakkak</w:t>
+                <w:t xml:space="preserve">Hassan Elidrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 INTERNATIONAL CONFERENCE ON CONTROL, AUTOMATION AND DIAGNOSIS (ICCAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Renewable Energies, Power Systems &amp; Green Inclusive Economy (REPS-GIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Casablanca, Morocco. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REPSGIE.2018.8488862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632406v1</w:t>
+                <w:t xml:space="preserve">hal-03850047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Control Strategy of Urban Signalized Intersection Using Petri Nets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Prediction Model of Electric Vehicle Charging Requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Badr Dakkak</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruzmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Naitmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Control, Automation and Diagnosis (ICCAD2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON EMERGING UBIQUITOUS SYSTEMS AND PERVASIVE NETWORKS (EUSPN-2018) / 8TH INTERNATIONAL CONFERENCE ON CURRENT AND FUTURE TRENDS OF INFORMATION AND COMMUNICATION TECHNOLOGIES IN HEALTHCARE (ICTH-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Leuven, Belgium. pp.127-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993466v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prediction Model of Electric Vehicle Charging Requests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A colored hybrid Petri net-based modeling approach for performance analysis of a multi-modal transportation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Outafraout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houcine Chakir El Alaoui,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Gaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON EMERGING UBIQUITOUS SYSTEMS AND PERVASIVE NETWORKS (EUSPN-2018) / 8TH INTERNATIONAL CONFERENCE ON CURRENT AND FUTURE TRENDS OF INFORMATION AND COMMUNICATION TECHNOLOGIES IN HEALTHCARE (ICTH-2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.158⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 14th International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Munich, Germany. pp.1568-1573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COASE.2018.8560599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632407v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of magnetic pulse generator and the field shaper effect on the current pulse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Analysis of electromagnetic field generated by a magnetic pulse joining machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Sofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Elidrissi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Renewable Energies, Power Systems &amp; Green Inclusive Economy (REPS-GIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICHSF 2018, 8th International Conference on High Speed Forming 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Columbus, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850047v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A colored hybrid Petri net-based modeling approach for performance analysis of a multi-modal transportation system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Houcine Chakir El Alaoui,</w:t>
+                <w:t xml:space="preserve">An Adaptive Control Strategy of Urban Signalized Intersection Using Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Lamghari El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Tajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Dakkak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 14th International Conference on Automation Science and Engineering (CASE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 INTERNATIONAL CONFERENCE ON CONTROL, AUTOMATION AND DIAGNOSIS (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993404v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electromagnetic field generated by a magnetic pulse joining machine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Hamzaoui</w:t>
+                <w:t xml:space="preserve">An Adaptive Control Strategy of Urban Signalized Intersection Using Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Lamghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Tajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Dakkak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHSF 2018, 8th International Conference on High Speed Forming 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Columbus, United States</w:t>
+              <w:t xml:space="preserve">The International Conference on Control, Automation and Diagnosis (ICCAD2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850059v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of a Multimodal Transportation System based on Hybrid Petri Nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Outafraout</w:t>
+                <w:t xml:space="preserve">Modeling and Performance Evaluation of a Public Transportation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Idel Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Houcinc Chakir El Alaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+                <w:t xml:space="preserve">El Houcine Chakir El-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 14TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. pp.413-418</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. pp.407-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632412v1</w:t>
+                <w:t xml:space="preserve">hal-03632410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a bus network for passengers transportation management using colored Petri nets and (max, plus ) algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Idel Mahjoub</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of a Multimodal Transportation System based on Hybrid Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Outafraout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Houcine Chakir El-Alaoui</w:t>
+                <w:t xml:space="preserve">El Houcinc Chakir El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON AMBIENT SYSTEMS, NETWORKS AND TECHNOLOGIES (ANT-2017) AND THE 7TH INTERNATIONAL CONFERENCE ON SUSTAINABLE ENERGY INFORMATION TECHNOLOGY (SEIT 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 14TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. pp.413-418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632411v1</w:t>
+                <w:t xml:space="preserve">hal-03632412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Performance Evaluation of a Public Transportation System</w:t>
+                <w:t xml:space="preserve">Modeling a bus network for passengers transportation management using colored Petri nets and (max, plus ) algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Idel Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houcine Chakir El-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Houcine Chakir El-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON AMBIENT SYSTEMS, NETWORKS AND TECHNOLOGIES (ANT-2017) AND THE 7TH INTERNATIONAL CONFERENCE ON SUSTAINABLE ENERGY INFORMATION TECHNOLOGY (SEIT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madeira, Portugal. pp.576-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632410v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publish and Subscribe Pattern for Designing Demand Driven Supply Networks</w:t>
               </w:r>
@@ -5130,51 +5130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONFLICT MANAGEMENT AND RESOLUTION USING (MAX, +) ALGEBRA: APPLICATION TO SERVICES INTERACTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Ait-Cheik-Bihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and analysis of a non-synchronized transport network using Petri nets and (max, plus) algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Ait-Cheik-Bihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5440,360 +5440,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and implementation of geo-localized services equipped with self-adapting and selforganizing capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Nathanael Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Globecom07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">European Navigation Conference, ENC-GNSS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Genêve, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701118v1</w:t>
+                <w:t xml:space="preserve">hal-00470118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50th IEEE Globecom07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470120v1</w:t>
+                <w:t xml:space="preserve">hal-00701118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and implementation of geo-localized services equipped with self-adapting and selforganizing capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference, ENC-GNSS'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Globecom Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.9 Pages, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2007.4437809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470118v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contract-based Approach for Secure Service Discovery Systems</w:t>
               </w:r>
@@ -6549,51 +6549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizbek Ruzmetov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidimoh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Niepceron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Grassia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai20221253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghimar Merhy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03529-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03527989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Idel Mahjoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Tamym" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.05.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sofi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Idrissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2020.10.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idel Mahjoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2018.1527864" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Outafraout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.2973996" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1787678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El Alaoui," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.04.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Jabeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.09.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouyahia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Haddad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafa&#226; Jabeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mkahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.11.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chariete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ait-Cheik-Bihi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3161" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6G4ZXZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El-Moudni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amadiaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Alfonso-Lizarazo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Garreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Boulkhoukh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284486" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Moulay El Ouadghiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tamym" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. El Oaudghiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benyoucef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari Elidrissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Dakkak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Mahjoub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Chakir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamzoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari El Idrissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruzmetov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhouya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naitmalek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Elidrissi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamzaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REPSGIE.2018.8488862" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COASE.2018.8560599" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632412v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcinc Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El-Alaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.344" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Gnimpieba Zanfack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.07.251" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223514" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmed Bakhouya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alexandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702499v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yalgashev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE096E_ch1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00467580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizbek Ruzmetov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidimoh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Niepceron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Grassia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai20221253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghimar Merhy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03529-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03527989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Idel Mahjoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Tamym" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.05.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1787678" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sofi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Idrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2020.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idel Mahjoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2018.1527864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Outafraout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.2973996" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El Alaoui," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.04.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Jabeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.09.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouyahia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Haddad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafa&#226; Jabeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mkahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.11.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chariete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ait-Cheik-Bihi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3161" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6G4ZXZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El-Moudni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amadiaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Alfonso-Lizarazo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Garreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Boulkhoukh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284486" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Moulay El Ouadghiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tamym" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. El Oaudghiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benyoucef" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari Elidrissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Dakkak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Mahjoub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Chakir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamzoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Elidrissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamzaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REPSGIE.2018.8488862" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruzmetov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhouya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naitmalek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COASE.2018.8560599" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari El Idrissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El-Alaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcinc Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.344" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Gnimpieba Zanfack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.07.251" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223514" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmed Bakhouya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alexandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702499v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yalgashev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE096E_ch1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00467580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>