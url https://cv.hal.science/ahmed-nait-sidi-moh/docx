--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -100,239 +100,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of electric vehicles charging: A (MAX, +) Algebra-based approach</w:t>
+                <w:t xml:space="preserve">Brain tumor detection using selective search and pulse-coupled neural network feature extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azizbek Ruzmetov</w:t>
+                <w:t xml:space="preserve">Brad Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Nait-Sidimoh</w:t>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Gaber</w:t>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Research in Educational Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (2, SI), pp.253-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31577/cai20221253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257432v1</w:t>
+                <w:t xml:space="preserve">hal-03724185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tumor detection using selective search and pulse-coupled neural network feature extraction</w:t>
+                <w:t xml:space="preserve">Prediction of electric vehicles charging: A (MAX, +) Algebra-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad Niepceron</w:t>
+                <w:t xml:space="preserve">Azizbek Ruzmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Grassia</w:t>
+                <w:t xml:space="preserve">Ahmed Nait-Sidimoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing and Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Academic Research in Educational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (6), pp.332 - 354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724185v1</w:t>
+                <w:t xml:space="preserve">hal-04257432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Health Care Scheduling Problem Under Uncertainty: Robust Optimization Approaches</w:t>
               </w:r>
@@ -344,51 +344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (1), pp.288-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -656,51 +656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Tamym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Driss El Ouadghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -741,369 +741,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control, regulation and optimization of bidirectional energy flows for electric vehicles' charging and discharging</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromagnetic pulse generator: An analytical and numerical study of the Lorentz force in tube crimping processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102129⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.108 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632400v1</w:t>
+                <w:t xml:space="preserve">hal-03493536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Medical Image Analysis to GPU Embedded Systems: Application to Brain Tumor Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brad Niepceron</w:t>
+                <w:t xml:space="preserve">Control, regulation and optimization of bidirectional energy flows for electric vehicles' charging and discharging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghimar Merhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filippo Grassia</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Moubayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08839514.2020.1787678⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632175v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic pulse generator: An analytical and numerical study of the Lorentz force in tube crimping processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving Medical Image Analysis to GPU Embedded Systems: Application to Brain Tumor Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31, pp.108 - 118. </w:t>
+              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.866-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2020.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08839514.2020.1787678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493536v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri nets conflicts resolution for performance evaluation and control of urban bus networks: a (max, plus )-based approach</w:t>
               </w:r>
@@ -1408,356 +1408,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowd social media computing: Applying crowd computing techniques to social media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nafaa Jabeur</w:t>
+                <w:t xml:space="preserve">Petri nets conflicts resolution for performance evaluation and control of urban bus networks: a (max, +) based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Idel Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sherali Zeadally</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chakir El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tajer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632405v1</w:t>
+                <w:t xml:space="preserve">hal-01993251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Chartered Buses Routes Under Uncertainties Using Probabilistic Vehicle Routing Problem Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nafaâ Jabeur</w:t>
+                <w:t xml:space="preserve">Crowd social media computing: Applying crowd computing techniques to social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafaa Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherali Zeadally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.115⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.495-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993391v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri nets conflicts resolution for performance evaluation and control of urban bus networks: a (max, +) based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Idel Mahjoub</w:t>
+                <w:t xml:space="preserve">Optimization of Chartered Buses Routes Under Uncertainties Using Probabilistic Vehicle Routing Problem Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafaâ Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tajer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.644-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993251v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal solution for charging management of electric vehicles fleets</w:t>
               </w:r>
@@ -1854,264 +1854,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of users’ acceptance and satisfaction of emergency call service</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and optimization of cyclic hoist schedules in an electroplating line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dac.3161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.469-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11518-015-5294-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505795v1</w:t>
+                <w:t xml:space="preserve">hal-04162711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of cyclic hoist schedules in an electroplating line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of users’ acceptance and satisfaction of emergency call service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Chariete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Ait-Cheik-Bihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (15), pp.2279-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dac.3161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11518-015-5294-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04162711v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis for performance evaluation in a bus network</w:t>
               </w:r>
@@ -2319,90 +2319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Brain Tumor Classification with Convolutional Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Artificial Intelligence Revolutions (AIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Roanne, France. pp.82-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2648,51 +2648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goods and Activities Tracking Through Supply Chain Network Using Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Tamym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,351 +2841,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data for Supply Chain Management in Industry 4.0 context: A comprehensive survey</w:t>
+                <w:t xml:space="preserve">Big data analytics in supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Tamym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Driss El Ouadghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation -MOSIM’20 - ”New advances and challenges for sustainable and smart industries”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multimedia Computing and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526806v1</w:t>
+                <w:t xml:space="preserve">hal-03526887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data for Supply Chain Management in Industry 4.0 Context : A Comprehensive Survey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Nait Sidi Moh</w:t>
+                <w:t xml:space="preserve">Big Data for Supply Chain Management in Industry 4.0 context: A comprehensive survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Tamym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Moulay El Ouadghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
+              <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation -MOSIM’20 - ”New advances and challenges for sustainable and smart industries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193906v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data analytics in supply chain management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+                <w:t xml:space="preserve">Big Data for Supply Chain Management in Industry 4.0 Context : A Comprehensive Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Tamym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. El Oaudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multimedia Computing and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Tangier, Morocco</w:t>
+              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526887v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SUMO-based Simulation for Adaptive Control of Urban Signalized Intersection Using Petri Nets</w:t>
               </w:r>
@@ -3469,77 +3469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Electromagnetic waves produced by a magnetic pulse generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Sofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,1022 +3679,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of magnetic pulse generator and the field shaper effect on the current pulse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Adaptive Control Strategy of Urban Signalized Intersection Using Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Elidrissi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Hamzaoui</w:t>
+                <w:t xml:space="preserve">Hajar Lamghari El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Tajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Dakkak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Renewable Energies, Power Systems &amp; Green Inclusive Economy (REPS-GIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 INTERNATIONAL CONFERENCE ON CONTROL, AUTOMATION AND DIAGNOSIS (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850047v1</w:t>
+                <w:t xml:space="preserve">hal-03632406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prediction Model of Electric Vehicle Charging Requests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Adaptive Control Strategy of Urban Signalized Intersection Using Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Lamghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Tajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Gaber</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Dakkak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON EMERGING UBIQUITOUS SYSTEMS AND PERVASIVE NETWORKS (EUSPN-2018) / 8TH INTERNATIONAL CONFERENCE ON CURRENT AND FUTURE TRENDS OF INFORMATION AND COMMUNICATION TECHNOLOGIES IN HEALTHCARE (ICTH-2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Control, Automation and Diagnosis (ICCAD2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632407v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A colored hybrid Petri net-based modeling approach for performance analysis of a multi-modal transportation system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+                <w:t xml:space="preserve">Experimental study of magnetic pulse generator and the field shaper effect on the current pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Elidrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 14th International Conference on Automation Science and Engineering (CASE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COASE.2018.8560599⟩</w:t>
+              <w:t xml:space="preserve">2018 Renewable Energies, Power Systems &amp; Green Inclusive Economy (REPS-GIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Casablanca, Morocco. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REPSGIE.2018.8488862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993404v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electromagnetic field generated by a magnetic pulse joining machine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Hamzaoui</w:t>
+                <w:t xml:space="preserve">A Prediction Model of Electric Vehicle Charging Requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruzmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Naitmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHSF 2018, 8th International Conference on High Speed Forming 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON EMERGING UBIQUITOUS SYSTEMS AND PERVASIVE NETWORKS (EUSPN-2018) / 8TH INTERNATIONAL CONFERENCE ON CURRENT AND FUTURE TRENDS OF INFORMATION AND COMMUNICATION TECHNOLOGIES IN HEALTHCARE (ICTH-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Leuven, Belgium. pp.127-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850059v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Control Strategy of Urban Signalized Intersection Using Petri Nets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahed Tajer</w:t>
+                <w:t xml:space="preserve">A colored hybrid Petri net-based modeling approach for performance analysis of a multi-modal transportation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Outafraout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houcine Chakir El Alaoui,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Dakkak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 INTERNATIONAL CONFERENCE ON CONTROL, AUTOMATION AND DIAGNOSIS (ICCAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 14th International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Munich, Germany. pp.1568-1573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COASE.2018.8560599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632406v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Control Strategy of Urban Signalized Intersection Using Petri Nets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Badr Dakkak</w:t>
+                <w:t xml:space="preserve">Analysis of electromagnetic field generated by a magnetic pulse joining machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Control, Automation and Diagnosis (ICCAD2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ICHSF 2018, 8th International Conference on High Speed Forming 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993466v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Performance Evaluation of a Public Transportation System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Idel Mahjoub</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of a Multimodal Transportation System based on Hybrid Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Outafraout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houcinc Chakir El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Houcine Chakir El-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 14TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. pp.407-412</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. pp.413-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632410v1</w:t>
+                <w:t xml:space="preserve">hal-03632412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of a Multimodal Transportation System based on Hybrid Petri Nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Outafraout</w:t>
+                <w:t xml:space="preserve">Modeling a bus network for passengers transportation management using colored Petri nets and (max, plus ) algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Idel Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Houcinc Chakir El Alaoui</w:t>
+                <w:t xml:space="preserve">El Houcine Chakir El-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON AMBIENT SYSTEMS, NETWORKS AND TECHNOLOGIES (ANT-2017) AND THE 7TH INTERNATIONAL CONFERENCE ON SUSTAINABLE ENERGY INFORMATION TECHNOLOGY (SEIT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madeira, Portugal. pp.576-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632412v1</w:t>
+                <w:t xml:space="preserve">hal-03632411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a bus network for passengers transportation management using colored Petri nets and (max, plus ) algebra</w:t>
+                <w:t xml:space="preserve">Modeling and Performance Evaluation of a Public Transportation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Idel Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houcine Chakir El-Alaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON AMBIENT SYSTEMS, NETWORKS AND TECHNOLOGIES (ANT-2017) AND THE 7TH INTERNATIONAL CONFERENCE ON SUSTAINABLE ENERGY INFORMATION TECHNOLOGY (SEIT 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 14TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. pp.407-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03632411v1</w:t>
+                <w:t xml:space="preserve">hal-03632410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publish and Subscribe Pattern for Designing Demand Driven Supply Networks</w:t>
               </w:r>
@@ -5130,64 +5130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONFLICT MANAGEMENT AND RESOLUTION USING (MAX, +) ALGEBRA: APPLICATION TO SERVICES INTERACTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Ait-Cheik-Bihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5225,64 +5225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and analysis of a non-synchronized transport network using Petri nets and (max, plus) algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Ait-Cheik-Bihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5355,51 +5355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5440,312 +5440,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and implementation of geo-localized services equipped with self-adapting and selforganizing capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference, ENC-GNSS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Genêve, Switzerland. 7 p</w:t>
+              <w:t xml:space="preserve">50th IEEE Globecom07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470118v1</w:t>
+                <w:t xml:space="preserve">hal-00701118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and implementation of geo-localized services equipped with self-adapting and selforganizing capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Roxin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nathanael Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Globecom07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">European Navigation Conference, ENC-GNSS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Genêve, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701118v1</w:t>
+                <w:t xml:space="preserve">hal-00470118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Globecom Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.9 Pages, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5874,51 +5874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri net with conflicts and (max, plus) algebra for transportation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Manier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,64 +6027,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopositionnement et mobilités : GPS, EGNOS et GALILEO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6173,64 +6173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Sensor Networks: Basics and Fundamentals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Yalgashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6549,51 +6549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizbek Ruzmetov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidimoh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Niepceron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Grassia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai20221253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghimar Merhy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03529-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03527989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Idel Mahjoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Tamym" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.05.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1787678" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sofi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Idrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2020.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idel Mahjoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2018.1527864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Outafraout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.2973996" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El Alaoui," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.04.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Jabeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.09.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouyahia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Haddad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafa&#226; Jabeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mkahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.11.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chariete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ait-Cheik-Bihi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3161" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6G4ZXZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El-Moudni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amadiaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Alfonso-Lizarazo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Garreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Boulkhoukh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284486" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Moulay El Ouadghiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tamym" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. El Oaudghiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benyoucef" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari Elidrissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Dakkak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Mahjoub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Chakir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamzoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Elidrissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamzaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REPSGIE.2018.8488862" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruzmetov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhouya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naitmalek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COASE.2018.8560599" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari El Idrissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El-Alaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcinc Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.344" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Gnimpieba Zanfack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.07.251" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223514" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmed Bakhouya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alexandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702499v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yalgashev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE096E_ch1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00467580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Niepceron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Grassia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai20221253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizbek Ruzmetov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidimoh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghimar Merhy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03529-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03527989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Idel Mahjoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Tamym" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.05.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sofi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Idrissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2020.10.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1787678" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idel Mahjoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2018.1527864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Outafraout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.2973996" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El Alaoui," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.04.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Jabeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherali Zeadally" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.09.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouyahia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Haddad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafa&#226; Jabeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mkahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.11.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chariete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Ait-Cheik-Bihi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3161" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6G4ZXZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El-Moudni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amadiaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Alfonso-Lizarazo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Garreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Boulkhoukh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284486" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Moulay El Ouadghiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tamym" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. El Oaudghiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benyoucef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari Elidrissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Dakkak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Mahjoub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Chakir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamzoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari El Idrissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Lamghari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850047v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Elidrissi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamzaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REPSGIE.2018.8488862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruzmetov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhouya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naitmalek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COASE.2018.8560599" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632412v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcinc Chakir El Alaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chakir El-Alaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.344" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Gnimpieba Zanfack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.07.251" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223514" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmed Bakhouya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alexandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702499v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yalgashev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE096E_ch1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00467580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>