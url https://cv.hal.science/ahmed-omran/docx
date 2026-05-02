--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed OMRAN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lab to Real World: Synergistic Use of Zeolites and Gas Hydrates for Energy Transition Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IRN Meeting CAS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Sustainable Energy-Water-Environment Nexus: Green Promoters for Rapid Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Sustainable Energy-Water-Environment Nexus In Desert Climate (ICSEWEN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QEERI, Oct 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites Promoters for Sustainable Methane Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Meeting of French Group of Zeolite (GFZ 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Resilient Technologies: Adapting Methane Hydrate Transformations to Moderate Thermodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Advanced Applied Raman Spectroscopy (RamanFest2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH 4-CO2 Replacement Mechanism and Kinetics in Zeolitic Ice: Revealing the double occupation Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF (Société Chimique de France) 2023 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Chemical Society, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Promoters for Sustainable Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of The European Zeolite Association (FEZA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEZA, Jul 2023, Portoroz-Portorose, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Acidic Zeolites: Role as New Kinetic Hydrate Promoters: A Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th meeting of French Group of Zeolite (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Environmental Benign Approach to Enhance Methane Hydrate Kinetics in Near-Ambient and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Multifunctional, Hybrid and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Oct 2022, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding CH4-CO2 Guest Exchange Mechanism between in sI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « HYDRATES 2022 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Insight of Guest Exchange Mechanism between CH4 and CO2 in SI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMUQ-TotalEnergies Workshop" Successful Industry-Academia Collaboration in the Advancement of CO2 Utilization &amp; Low Carbon Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economic Seawater based THF-Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eco-Friendly Approach For Improved Methane Hydrate Kinetics In Near-Ambient Temperature and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Research Conference : Chemistry and Chemical Engineering in MENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and achievements in programming on long vector processors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bousquet-Melou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves L'Excellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul Données : Rencontres scientifiques et techniques autour du calcul et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le GIS FRANCE GRILLES,; GENCI; le GDR RSD; Silecs/Grid'5000 le Groupe Calcul, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic eco-friendly kinetic promoters for high methane storage in fresh and seawater-based hydrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th LCS Workshop ‘Zeolites in the Energy Transition’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCS- CNRS, May 2022, Cabourg, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary H2 -CH4 Clathrate for better hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-EPE (Energie, Propulsion et En- vironment)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Catalyse et Spechtrochemie (LCS), Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of Copper-Nickel (111) Catalyst for Methane Dry Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ghouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimir Elbashir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice for Energy Transition: Storing Methane & Hydrogen in Economic Conditions!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExxonMobil European Research &amp; Development Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice For Energy Transition : Mechanistic Insights From Ab initio Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMD Summer School 2022 of Electronic Structure Theory and Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Helsingør, Denmark. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving sustainable energy storage: A multi-scale investigation of methane hydrate formation with green promoters and innovative reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.109653. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.109653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economical Seawater-Based Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold A Paecklar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (35), pp.11617-11626. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Zeolites Active Sites Role as Kinetic Hydrate Promoters: Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (24), pp.8002-8010. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic ice: A route toward net zero emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.112768. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Clathrates: Environmentally Benign Materials for The Energy Transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Catalyst Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (11), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights for Dry Reforming of Methane on Cu/Ni Bimetallic Catalysts: DFT-Assisted Microkinetic Analysis for Coke Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Hee Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murtaza Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ghouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaneyulu Chatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.1043. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10091043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion of Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 4 227 387. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Kinetic Promoters for Seawater-based Methane Hydrate Formation at Economic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice for Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Normandie Université, 2022. English. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022NORMC249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04259215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Study of Copper-Nickel (111) Catalyst For Methane Dry Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical engineering. Texas A&amp;M University, 2019. English. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04260650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed OMRAN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Sustainable Energy-Water-Environment Nexus: Green Promoters for Rapid Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Sustainable Energy-Water-Environment Nexus In Desert Climate (ICSEWEN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QEERI, Oct 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites Promoters for Sustainable Methane Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Meeting of French Group of Zeolite (GFZ 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lab to Real World: Synergistic Use of Zeolites and Gas Hydrates for Energy Transition Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IRN Meeting CAS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Resilient Technologies: Adapting Methane Hydrate Transformations to Moderate Thermodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Advanced Applied Raman Spectroscopy (RamanFest2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH 4-CO2 Replacement Mechanism and Kinetics in Zeolitic Ice: Revealing the double occupation Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF (Société Chimique de France) 2023 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Chemical Society, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Promoters for Sustainable Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of The European Zeolite Association (FEZA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEZA, Jul 2023, Portoroz-Portorose, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Acidic Zeolites: Role as New Kinetic Hydrate Promoters: A Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th meeting of French Group of Zeolite (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Environmental Benign Approach to Enhance Methane Hydrate Kinetics in Near-Ambient and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Multifunctional, Hybrid and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Oct 2022, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding CH4-CO2 Guest Exchange Mechanism between in sI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « HYDRATES 2022 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Insight of Guest Exchange Mechanism between CH4 and CO2 in SI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMUQ-TotalEnergies Workshop" Successful Industry-Academia Collaboration in the Advancement of CO2 Utilization &amp; Low Carbon Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economic Seawater based THF-Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eco-Friendly Approach For Improved Methane Hydrate Kinetics In Near-Ambient Temperature and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Research Conference : Chemistry and Chemical Engineering in MENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and achievements in programming on long vector processors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bousquet-Melou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves L'Excellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul Données : Rencontres scientifiques et techniques autour du calcul et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le GIS FRANCE GRILLES,; GENCI; le GDR RSD; Silecs/Grid'5000 le Groupe Calcul, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic eco-friendly kinetic promoters for high methane storage in fresh and seawater-based hydrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th LCS Workshop ‘Zeolites in the Energy Transition’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCS- CNRS, May 2022, Cabourg, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary H2 -CH4 Clathrate for better hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-EPE (Energie, Propulsion et En- vironment)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Catalyse et Spechtrochemie (LCS), Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of Copper-Nickel (111) Catalyst for Methane Dry Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ghouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimir Elbashir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice for Energy Transition: Storing Methane & Hydrogen in Economic Conditions!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExxonMobil European Research &amp; Development Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice For Energy Transition : Mechanistic Insights From Ab initio Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMD Summer School 2022 of Electronic Structure Theory and Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Helsingør, Denmark. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving sustainable energy storage: A multi-scale investigation of methane hydrate formation with green promoters and innovative reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.109653. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.109653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economical Seawater-Based Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold A Paecklar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (35), pp.11617-11626. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Zeolites Active Sites Role as Kinetic Hydrate Promoters: Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (24), pp.8002-8010. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic ice: A route toward net zero emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.112768. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Clathrates: Environmentally Benign Materials for The Energy Transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Catalyst Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (11), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights for Dry Reforming of Methane on Cu/Ni Bimetallic Catalysts: DFT-Assisted Microkinetic Analysis for Coke Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Hee Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murtaza Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ghouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaneyulu Chatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.1043. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10091043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion of Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 4 227 387. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Kinetic Promoters for Seawater-based Methane Hydrate Formation at Economic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice for Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Normandie Université, 2022. English. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022NORMC249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04259215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Study of Copper-Nickel (111) Catalyst For Methane Dry Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical engineering. Texas A&amp;M University, 2019. English. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04260650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Omran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259009v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nesterenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258942v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Harry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Gaston" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhaj Ghouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimir Elbashir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109653" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A Paecklar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03530" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hee Yoon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaneyulu Chatla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10091043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04259215v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04260650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Omran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nesterenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258828v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258942v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Harry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Gaston" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhaj Ghouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimir Elbashir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109653" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A Paecklar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03530" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hee Yoon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaneyulu Chatla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10091043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04259215v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04260650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>