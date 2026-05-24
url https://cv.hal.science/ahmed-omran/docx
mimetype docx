--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed OMRAN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Sustainable Energy-Water-Environment Nexus: Green Promoters for Rapid Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Sustainable Energy-Water-Environment Nexus In Desert Climate (ICSEWEN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QEERI, Oct 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites Promoters for Sustainable Methane Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Meeting of French Group of Zeolite (GFZ 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lab to Real World: Synergistic Use of Zeolites and Gas Hydrates for Energy Transition Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IRN Meeting CAS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Resilient Technologies: Adapting Methane Hydrate Transformations to Moderate Thermodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Advanced Applied Raman Spectroscopy (RamanFest2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH 4-CO2 Replacement Mechanism and Kinetics in Zeolitic Ice: Revealing the double occupation Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF (Société Chimique de France) 2023 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Chemical Society, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Promoters for Sustainable Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of The European Zeolite Association (FEZA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEZA, Jul 2023, Portoroz-Portorose, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Acidic Zeolites: Role as New Kinetic Hydrate Promoters: A Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th meeting of French Group of Zeolite (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Environmental Benign Approach to Enhance Methane Hydrate Kinetics in Near-Ambient and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Multifunctional, Hybrid and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Oct 2022, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding CH4-CO2 Guest Exchange Mechanism between in sI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « HYDRATES 2022 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Insight of Guest Exchange Mechanism between CH4 and CO2 in SI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMUQ-TotalEnergies Workshop" Successful Industry-Academia Collaboration in the Advancement of CO2 Utilization &amp; Low Carbon Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economic Seawater based THF-Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eco-Friendly Approach For Improved Methane Hydrate Kinetics In Near-Ambient Temperature and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Research Conference : Chemistry and Chemical Engineering in MENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and achievements in programming on long vector processors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bousquet-Melou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves L'Excellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul Données : Rencontres scientifiques et techniques autour du calcul et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le GIS FRANCE GRILLES,; GENCI; le GDR RSD; Silecs/Grid'5000 le Groupe Calcul, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic eco-friendly kinetic promoters for high methane storage in fresh and seawater-based hydrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th LCS Workshop ‘Zeolites in the Energy Transition’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCS- CNRS, May 2022, Cabourg, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary H2 -CH4 Clathrate for better hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-EPE (Energie, Propulsion et En- vironment)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Catalyse et Spechtrochemie (LCS), Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of Copper-Nickel (111) Catalyst for Methane Dry Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ghouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimir Elbashir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice for Energy Transition: Storing Methane & Hydrogen in Economic Conditions!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExxonMobil European Research &amp; Development Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice For Energy Transition : Mechanistic Insights From Ab initio Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMD Summer School 2022 of Electronic Structure Theory and Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Helsingør, Denmark. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving sustainable energy storage: A multi-scale investigation of methane hydrate formation with green promoters and innovative reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.109653. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.109653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economical Seawater-Based Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold A Paecklar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (35), pp.11617-11626. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Zeolites Active Sites Role as Kinetic Hydrate Promoters: Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (24), pp.8002-8010. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic ice: A route toward net zero emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.112768. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Clathrates: Environmentally Benign Materials for The Energy Transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Catalyst Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (11), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights for Dry Reforming of Methane on Cu/Ni Bimetallic Catalysts: DFT-Assisted Microkinetic Analysis for Coke Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Hee Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murtaza Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ghouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaneyulu Chatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.1043. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10091043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion of Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 4 227 387. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Kinetic Promoters for Seawater-based Methane Hydrate Formation at Economic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice for Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Normandie Université, 2022. English. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022NORMC249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04259215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Study of Copper-Nickel (111) Catalyst For Methane Dry Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical engineering. Texas A&amp;M University, 2019. English. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04260650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed OMRAN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Promoters for Sustainable Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of The European Zeolite Association (FEZA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEZA, Jul 2023, Portoroz-Portorose, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lab to Real World: Synergistic Use of Zeolites and Gas Hydrates for Energy Transition Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IRN Meeting CAS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Sustainable Energy-Water-Environment Nexus: Green Promoters for Rapid Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Sustainable Energy-Water-Environment Nexus In Desert Climate (ICSEWEN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QEERI, Oct 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites Promoters for Sustainable Methane Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Meeting of French Group of Zeolite (GFZ 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Resilient Technologies: Adapting Methane Hydrate Transformations to Moderate Thermodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Advanced Applied Raman Spectroscopy (RamanFest2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH 4-CO2 Replacement Mechanism and Kinetics in Zeolitic Ice: Revealing the double occupation Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF (Société Chimique de France) 2023 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Chemical Society, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and achievements in programming on long vector processors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bousquet-Melou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves L'Excellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul Données : Rencontres scientifiques et techniques autour du calcul et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le GIS FRANCE GRILLES,; GENCI; le GDR RSD; Silecs/Grid'5000 le Groupe Calcul, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic eco-friendly kinetic promoters for high methane storage in fresh and seawater-based hydrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th LCS Workshop ‘Zeolites in the Energy Transition’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCS- CNRS, May 2022, Cabourg, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Acidic Zeolites: Role as New Kinetic Hydrate Promoters: A Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th meeting of French Group of Zeolite (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Environmental Benign Approach to Enhance Methane Hydrate Kinetics in Near-Ambient and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Multifunctional, Hybrid and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Oct 2022, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding CH4-CO2 Guest Exchange Mechanism between in sI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « HYDRATES 2022 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Insight of Guest Exchange Mechanism between CH4 and CO2 in SI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMUQ-TotalEnergies Workshop" Successful Industry-Academia Collaboration in the Advancement of CO2 Utilization &amp; Low Carbon Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economic Seawater based THF-Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eco-Friendly Approach For Improved Methane Hydrate Kinetics In Near-Ambient Temperature and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Research Conference : Chemistry and Chemical Engineering in MENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary H2 -CH4 Clathrate for better hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-EPE (Energie, Propulsion et En- vironment)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Catalyse et Spechtrochemie (LCS), Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of Copper-Nickel (111) Catalyst for Methane Dry Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ghouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimir Elbashir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice for Energy Transition: Storing Methane & Hydrogen in Economic Conditions!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExxonMobil European Research &amp; Development Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice For Energy Transition : Mechanistic Insights From Ab initio Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMD Summer School 2022 of Electronic Structure Theory and Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Helsingør, Denmark. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving sustainable energy storage: A multi-scale investigation of methane hydrate formation with green promoters and innovative reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.109653. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.109653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economical Seawater-Based Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold A Paecklar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (35), pp.11617-11626. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Zeolites Active Sites Role as Kinetic Hydrate Promoters: Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (24), pp.8002-8010. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic ice: A route toward net zero emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.112768. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Clathrates: Environmentally Benign Materials for The Energy Transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Catalyst Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (11), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights for Dry Reforming of Methane on Cu/Ni Bimetallic Catalysts: DFT-Assisted Microkinetic Analysis for Coke Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Hee Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murtaza Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ghouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaneyulu Chatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.1043. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10091043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion of Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 4 227 387. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Kinetic Promoters for Seawater-based Methane Hydrate Formation at Economic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice for Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Normandie Université, 2022. English. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022NORMC249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04259215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Study of Copper-Nickel (111) Catalyst For Methane Dry Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical engineering. Texas A&amp;M University, 2019. English. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04260650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Omran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nesterenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258828v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258942v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Harry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Gaston" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhaj Ghouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimir Elbashir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109653" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A Paecklar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03530" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hee Yoon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaneyulu Chatla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10091043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04259215v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04260650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Omran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nesterenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Harry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Gaston" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhaj Ghouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimir Elbashir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109653" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A Paecklar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03530" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hee Yoon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaneyulu Chatla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10091043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04259215v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04260650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>