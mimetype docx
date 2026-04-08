--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1438,264 +1438,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully distributed time-varying formation-containment control for large-scale nonholonomic vehicles with an unknown real leader</w:t>
+                <w:t xml:space="preserve">Motion planning for a Humanoid Mobile Manipulator System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1626996⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219843619500063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146680v1</w:t>
+                <w:t xml:space="preserve">hal-02095991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maneuver Guidance and Formation Maintenance for Control of Leaderless Space-Robot Teams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xing Chu</w:t>
+                <w:t xml:space="preserve">Fully distributed time-varying formation-containment control for large-scale nonholonomic vehicles with an unknown real leader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2018.2850382⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1626996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458157v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential evolution-based parameter estimation and synchronization of heterogeneous uncertain nonlinear delayed fractional-order multi-agent systems with unknown leader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1704,463 +1704,463 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97 (2), pp.1087-1105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11071-019-05034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion planning for a Humanoid Mobile Manipulator System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maneuver Guidance and Formation Maintenance for Control of Leaderless Space-Robot Teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhe Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei Jiang</w:t>
+                <w:t xml:space="preserve">Qifeng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.289-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219843619500063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2018.2850382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095991v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader‐following consensus of heterogenous fractional‐order multi‐agent systems under input delays</w:t>
+                <w:t xml:space="preserve">Parameters estimation using mABC algorithm applied to distributed tracking control of unknown nonlinear fractional-order multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.2137⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.104933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.104933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145772v1</w:t>
+                <w:t xml:space="preserve">hal-02284752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters estimation using mABC algorithm applied to distributed tracking control of unknown nonlinear fractional-order multi-agent systems</w:t>
+                <w:t xml:space="preserve">Leader‐following consensus of heterogenous fractional‐order multi‐agent systems under input delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79, pp.104933. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.104933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284752v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed consensus tracking of unknown nonlinear chaotic delayed fractional-order multi-agent systems with external disturbances based on ABC algorithm</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71, pp.101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2254,51 +2254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Distributed Formation-Containment Control of Heterogeneous Linear Multiagent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,304 +2378,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group multiple lags consensus of fractional-order nonlinear leader-following multi-agent systems via adaptive control</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A decentralized cooperative control scheme for a distributed space transportation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhe Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifeng Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0142331218777570⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117332v1</w:t>
+                <w:t xml:space="preserve">hal-01735330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus of Fractional-Order Multiagent System via Sampled-Data Event-Triggered Control</w:t>
+                <w:t xml:space="preserve">Leaderless consensus for the fractional-order nonlinear multi-agent systems under directed interaction topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yiwen Chen</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.01.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (5), pp.954 - 963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2018.1435837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735323v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed fixed-time formation tracking of multi-robot systems with nonholonomic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2693,327 +2654,366 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 313, pp.167-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucom.2018.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized cooperative control scheme for a distributed space transportation system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group multiple lags consensus of fractional-order nonlinear leader-following multi-agent systems via adaptive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qifeng Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101, pp.1 - 19. </w:t>
+              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.1313-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0142331218777570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735330v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaderless consensus for the fractional-order nonlinear multi-agent systems under directed interaction topology</w:t>
+                <w:t xml:space="preserve">Consensus of Fractional-Order Multiagent System via Sampled-Data Event-Triggered Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jing Bai</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (5), pp.954 - 963. </w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2018.1435837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735327v1</w:t>
+                <w:t xml:space="preserve">hal-01735323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fixed-time consensus tracking with application to formation control of unicycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed formation tracking of nonholonomic autonomous vehicles via event-triggered and sampled-data method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,77 +3203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus for the fractional-order double-integrator multi-agent systems based on the sliding mode estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (5), pp.621 - 628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3301,265 +3301,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed consensus of linear MASs with an unknown leader via a predictive extended state observer considering input delay and disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Jiang</w:t>
+                <w:t xml:space="preserve">Distributed formation tracking of multi-robot systems with nonholonomic constraint via event-triggered approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 315, pp.465-475</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 275, pp.121 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2017.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009637v1</w:t>
+                <w:t xml:space="preserve">hal-01735338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed formation tracking of multi-robot systems with nonholonomic constraint via event-triggered approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed consensus of linear MASs with an unknown leader via a predictive extended state observer considering input delay and disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 275, pp.121 - 131. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 315, pp.465-475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2017.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01735338v1</w:t>
+                <w:t xml:space="preserve">hal-02009637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and structural observability of switching linear hybrid singular systems</w:t>
               </w:r>
@@ -3662,90 +3662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed formation control of fractional-order multi-agent systems with relative damping and communication delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (1), pp.85 - 94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3779,77 +3779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed consensus tracking for the fractional-order multi-agent systems based on the sliding mode control method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3909,77 +3909,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Problem with a Reference State for Fractional-Order Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (3), pp.1009 - 1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4007,482 +4007,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lag-generalized synchronization of time-delay chaotic systems with stochastic perturbation</w:t>
+                <w:t xml:space="preserve">Decentralised consensus-based formation tracking of multiple differential drive robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217984915502632⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (11), pp.2461 - 2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1250164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735357v1</w:t>
+                <w:t xml:space="preserve">hal-01735345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralised consensus-based formation tracking of multiple differential drive robots</w:t>
+                <w:t xml:space="preserve">Lag-generalized synchronization of time-delay chaotic systems with stochastic perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90 (11), pp.2461 - 2470. </w:t>
+              <w:t xml:space="preserve">Modern Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (01), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1250164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217984915502632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735345v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus tracking for second-order nonlinear multi-agent systems with switching topologies and a time-varying reference state</w:t>
+                <w:t xml:space="preserve">ZMP Based Motion Stability Analysis of a Wheeled Humanoid Robot with Bending Torso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Yu Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1149221⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 851, pp.497 - 502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.851.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735354v1</w:t>
+                <w:t xml:space="preserve">hal-01735348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZMP Based Motion Stability Analysis of a Wheeled Humanoid Robot with Bending Torso</w:t>
+                <w:t xml:space="preserve">Consensus tracking for second-order nonlinear multi-agent systems with switching topologies and a time-varying reference state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 851, pp.497 - 502. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (10), pp.2096 - 2106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.851.497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1149221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735348v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed consensus-based formation control for nonholonomic wheeled mobile robots using adaptive neural network</w:t>
               </w:r>
@@ -4585,51 +4585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus with a reference state for fractional-order multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4702,51 +4702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed formation control of fractional-order multi-agent systems with relative damping and communication delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5038,365 +5038,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Consensus-Based Robust Adaptive Formation Control for Nonholonomic Mobile Robots with Partial Known Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Function projective lag synchronization of fractional-order chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/670497⟩</w:t>
+              <w:t xml:space="preserve">CHINESE PHYSICS B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/23/4/040502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735375v1</w:t>
+                <w:t xml:space="preserve">hal-01294898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous decentralised event-triggered control of multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207179.2014.903337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function projective lag synchronization of fractional-order chaotic systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Consensus-Based Robust Adaptive Formation Control for Nonholonomic Mobile Robots with Partial Known Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shichun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHINESE PHYSICS B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/23/4/040502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/670497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294898v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Consensus Tracking for Second-Order Nonlinear Multiagent Systems with a Specified Reference State</w:t>
               </w:r>
@@ -5408,51 +5408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5525,51 +5525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5610,844 +5610,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic quasi-synchronization for uncertain chaotic delayed neural networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Distributed consensus-based formation control for multiple nonholonomic mobile robots with a specified reference trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129183114500296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294897v1</w:t>
+                <w:t xml:space="preserve">hal-01735383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed consensus-based formation control for multiple nonholonomic mobile robots with a specified reference trajectory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic quasi-synchronization for uncertain chaotic delayed neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129183114500296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735383v1</w:t>
+                <w:t xml:space="preserve">hal-01294897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y Yu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294314v1</w:t>
+                <w:t xml:space="preserve">hal-01294326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (9), pp.1892 - 1901. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735385v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leader–follower formation control of nonholonomic mobile robots based on a bioinspired neurodynamic based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 61 (9), pp.988 - 996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning and Control of 3-Dimensional of Multi-Agent Formation</w:t>
+                <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294347v1</w:t>
+                <w:t xml:space="preserve">hal-01294314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Consensus-Based Formation Control for Multiple Nonholonomic Mobile Robots with A Specified Reference Trajectory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 45 (9), pp.1892 - 1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294333v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Control of 3-Dimensional of Multi-Agent Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6489,210 +6510,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader–follower formation control of nonholonomic mobile robots based on a bioinspired neurodynamic based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Consensus-Based Formation Control for Multiple Nonholonomic Mobile Robots with A Specified Reference Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01735382v1</w:t>
+                <w:t xml:space="preserve">hal-01294333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach,</w:t>
+                <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
@@ -6732,168 +6741,159 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294326v1</w:t>
+                <w:t xml:space="preserve">hal-01294329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planning and Control of 3-Dimensional of Multi-Agent Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294335v1</w:t>
+                <w:t xml:space="preserve">hal-01294347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Control of 3-Dimensional of Multi-Agent Formation</w:t>
               </w:r>
@@ -7035,74 +7035,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of System Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758287v1</w:t>
@@ -7152,51 +7152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7344,51 +7344,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-distribution method in triple-trajectory tracking of a high redundant non-holonomic MDAMs under joint limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7435,77 +7435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed adaptive time-varying formation tracking for linear multi-agent systems: A dynamic output approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhe Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7565,77 +7565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus tracking of fractional-order multi-agent systems based on sliding mode estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 35th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Chengdu, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7663,174 +7663,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation tracking of fractional-order multi-agent systems based on error predictor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">observability of spontaneous switched linear singular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 27th Chinese Control and Decision Conference (CCDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Multi-Conferences on Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735362v1</w:t>
+                <w:t xml:space="preserve">hal-01284530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Tracking of Fractional-Order Multi-Agent Systems Based on Error Predictor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7858,152 +7836,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> The 27th Chinese Control and Decision Conference (2015 CCDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">observability of spontaneous switched linear singular systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation tracking of fractional-order multi-agent systems based on error predictor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Multi-Conferences on Computational Engineering in Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 27th Chinese Control and Decision Conference (CCDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Qingdao, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2015.7161704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284530v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Control of Multiple Holonomic Robots on Lie Groups</w:t>
               </w:r>
@@ -8153,51 +8153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Tracking of Fractional-Order Multi-Agent Systems Based on Error Predictor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,51 +8337,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph modeling and simulation of a dexterous hand</w:t>
+                <w:t xml:space="preserve">Bond Graph Modeling and Simulation of a Dual-Arm Mobile Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
@@ -8395,51 +8395,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INACoMM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Roorkee, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294875v1</w:t>
+                <w:t xml:space="preserve">hal-01294786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader-Follower Formation Control of Multiple Nonholonomic Robots based on Backstepping</w:t>
               </w:r>
@@ -8514,51 +8514,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph Modeling and Simulation of a Dual-Arm Mobile Manipulator</w:t>
+                <w:t xml:space="preserve">Bond graph modeling and simulation of a dexterous hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
@@ -8572,51 +8572,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INACoMM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Roorkee, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294786v1</w:t>
+                <w:t xml:space="preserve">hal-01294875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learder-Follower Formation Control of Multiple Multiple nonholonomic Robots Based on Backstepping</w:t>
               </w:r>
@@ -8937,138 +8937,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph modeling of a Mecanum wheeled robot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence collective et systèmes multi robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBGM 2012, 10th International Conference on Bond Graph Modeling And Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">Conférence plénière lors de CIMSI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758876v1</w:t>
+                <w:t xml:space="preserve">hal-01294879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Order Switching Observer for a switching linear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9084,126 +9058,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM 2012, 10th International Conference on Bond Graph Modeling And Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence collective et systèmes multi robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bond graph modeling of a Mecanum wheeled robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière lors de CIMSI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ICBGM 2012, 10th International Conference on Bond Graph Modeling And Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294879v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph switching observer for switching Linear Systems”, Mathmod, Proceedings of MATHMOD</w:t>
               </w:r>
@@ -9429,230 +9429,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Kinematics Identification of a Spherical Robot Based on BP Neural Networks</w:t>
+                <w:t xml:space="preserve">Inverse Kinematics Identification of a Spherical Robot based on BP Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cai</w:t>
+                <w:t xml:space="preserve">Yao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhan</w:t>
+                <w:t xml:space="preserve">Zhan Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Industrial Electronics and Applications (ICIEA2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, China. pp.6</w:t>
+              <w:t xml:space="preserve">2011 6th IEEE Conference on Industrial Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758870v1</w:t>
+                <w:t xml:space="preserve">hal-01294885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Kinematics Identification of a Spherical Robot based on BP Neural Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Kinematics Identification of a Spherical Robot Based on BP Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhan Qiang</w:t>
+                <w:t xml:space="preserve">Y. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Xi</w:t>
+                <w:t xml:space="preserve">Q. Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 6th IEEE Conference on Industrial Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Industrial Electronics and Applications (ICIEA2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, China. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294885v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Tracking for Multi-Agent Systems with Nonlinear Dynamics under Fixed Communication Topologies</w:t>
               </w:r>
@@ -10150,420 +10150,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of class of switched bond graphs</w:t>
+                <w:t xml:space="preserve">Performance and Complexity evaluation of multi-path routing algorithms for MPLS-TE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Junco</w:t>
+                <w:t xml:space="preserve">Khodor Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Donaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on modeling and simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Greece. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Portugal. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823718v1</w:t>
+                <w:t xml:space="preserve">hal-00823723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Complexity evaluation of multi-path routing algorithms for MPLS-TE</w:t>
+                <w:t xml:space="preserve">On the stability of class of switched bond graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khodor Abboud</w:t>
+                <w:t xml:space="preserve">S. Junco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Toguyeni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+                <w:t xml:space="preserve">A. Donaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Portugal. pp.6</w:t>
+              <w:t xml:space="preserve">European conference on modeling and simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823723v1</w:t>
+                <w:t xml:space="preserve">hal-00823718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de performances et de la complexité d'algorithmes de routage multi-chemins pour MPLS-TE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Performance and Complexity Evaluation of Multi-path Routing Algorithms for MPLS-TE Applied on Large Scales Topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodor Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-6</w:t>
+              <w:t xml:space="preserve">Second International Conference on Sensor Technologies and Applications, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.782 - 787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801601v1</w:t>
+                <w:t xml:space="preserve">hal-00801602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Complexity Evaluation of Multi-path Routing Algorithms for MPLS-TE Applied on Large Scales Topologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Evaluation de performances et de la complexité d'algorithmes de routage multi-chemins pour MPLS-TE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodor Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Sensor Technologies and Applications, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.782 - 787</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801602v1</w:t>
+                <w:t xml:space="preserve">hal-00801601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observabilité structurelle des systèmes linéaires à commutations contrôlées</w:t>
               </w:r>
@@ -11371,164 +11371,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur pour un convoi de robots omnidirectionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse d’observateurs” dans chapitre collectif “La méthodologie Bond Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294396v1</w:t>
+                <w:t xml:space="preserve">hal-01294886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d’observateurs” dans chapitre collectif “La méthodologie Bond Graph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observateur pour un convoi de robots omnidirectionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294886v1</w:t>
+                <w:t xml:space="preserve">hal-01294396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Physics system design : Bond graph approach</w:t>
               </w:r>
@@ -11664,474 +11664,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Formation Control of Fractional-Order Multi-Agent Systems with Absolute Damping and Communication delay</w:t>
+                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285567v1</w:t>
+                <w:t xml:space="preserve">hal-01285573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Consensus-Based Robust Adaptive Formation Control for Nonholonomic Mobile Robots with Partial Known Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+                <w:t xml:space="preserve">Distributed Finite-Time Consensus Tracking for Nonlinear Multi-Agent Systems with A Time-Varying Reference State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Shichun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
+                <w:t xml:space="preserve">Pengxiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285560v1</w:t>
+                <w:t xml:space="preserve">hal-01285568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
+                <w:t xml:space="preserve">Distributed Formation Control of Fractional-Order Multi-Agent Systems with Absolute Damping and Communication delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285573v1</w:t>
+                <w:t xml:space="preserve">hal-01285567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Finite-Time Consensus Tracking for Nonlinear Multi-Agent Systems with A Time-Varying Reference State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Consensus-Based Robust Adaptive Formation Control for Nonholonomic Mobile Robots with Partial Known Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shichun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285568v1</w:t>
+                <w:t xml:space="preserve">hal-01285560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Consensus Tracking for Second-Order Nonlinear Multi-Agent Systems with A Specified Reference State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12265,51 +12265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1C5E0A5"/>
+    <w:nsid w:val="C5908243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12496,51 +12496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-rahmani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3871-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06108414X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxue Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoguang Wen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ifqir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rahmani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3528642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3581964" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofan Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3614858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxia Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zhai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241246588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2424984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3355039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3342067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3253191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1626996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Meng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2018.2850382" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05034-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843619500063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.104933" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887409" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331218777570" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.06.044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.12.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1435837" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1436193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendaoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hihi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2017.10005529" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-015-0132-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.12.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984915502632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1250164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1149221" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Yu Xia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.851.497" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichun Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2910-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yongguang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1056273" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.998411" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/670497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.903337" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/4/040502" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/320687" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.955279" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183114500296" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Peng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.757386" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735382v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L63K7FX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Khodor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNEC.2017.8285106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8028717" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2016.7554617" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2015.7161704" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youwei Dong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hajji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294879v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294885v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Cai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758869v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Abboud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hazim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qiang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294886v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458841v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285567v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shichun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285573v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Zhao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-rahmani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3871-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06108414X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxue Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoguang Wen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ifqir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rahmani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3528642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3581964" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofan Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3614858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxia Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zhai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241246588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2424984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3355039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3342067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3253191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843619500063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1626996" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Yu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05034-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Meng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2018.2850382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.104933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887409" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1435837" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.06.044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331218777570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1436193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendaoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hihi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2017.10005529" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-015-0132-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.12.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1250164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984915502632" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Yu Xia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.851.497" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1149221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichun Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2910-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yongguang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1056273" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.998411" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/4/040502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.903337" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/670497" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/320687" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.955279" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822609" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183114500296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294335v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.757386" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.05.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L63K7FX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294314v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Peng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Khodor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNEC.2017.8285106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8028717" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2016.7554617" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2015.7161704" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youwei Dong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hajji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Cai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758869v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Abboud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823718v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801602v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hazim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qiang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458841v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Zhao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285567v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shichun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>