--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -187,295 +187,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Fuzzy Secure Containment Control for Fully Heterogeneous Nonlinear Systems Under Switching Topologies and DoS Attacks</w:t>
+                <w:t xml:space="preserve">Adaptive Resilient Flexible-Containment Control for Fully Heterogeneous MASs Subject to DoS Attacks and Asynchronous Semi-Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxue Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sara Ifqir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (5), pp.1691-1697. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (10), pp.4943-4955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2025.3528642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2025.3581964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454236v1</w:t>
+                <w:t xml:space="preserve">hal-05454192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Resilient Flexible-Containment Control for Fully Heterogeneous MASs Subject to DoS Attacks and Asynchronous Semi-Markov Chains</w:t>
+                <w:t xml:space="preserve">Adaptive Fuzzy Secure Containment Control for Fully Heterogeneous Nonlinear Systems Under Switching Topologies and DoS Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxue Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Ifqir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Ifqir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (10), pp.4943-4955. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (5), pp.1691-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2025.3581964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2025.3528642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454192v1</w:t>
+                <w:t xml:space="preserve">hal-05454236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voronoi-Diagram-Based Nonconvex NMPC in Multi-Obstacle Environments for Robot Systems With Limited Detection Abilities</w:t>
               </w:r>
@@ -487,77 +487,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ifqir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.23228-23240. </w:t>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,64 +755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqin Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ifqir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 47 (3), pp.542-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -872,64 +872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqin Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ifqir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98 (8), pp.1764-1776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingwen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 203, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingwen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yibing Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 306 (1), pp.47-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingwen Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1438,482 +1438,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion planning for a Humanoid Mobile Manipulator System</w:t>
+                <w:t xml:space="preserve">Maneuver Guidance and Formation Maintenance for Control of Leaderless Space-Robot Teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wei</w:t>
+                <w:t xml:space="preserve">Yunhe Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Jiang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Qifeng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.289-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219843619500063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2018.2850382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095991v1</w:t>
+                <w:t xml:space="preserve">hal-04458157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully distributed time-varying formation-containment control for large-scale nonholonomic vehicles with an unknown real leader</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Differential evolution-based parameter estimation and synchronization of heterogeneous uncertain nonlinear delayed fractional-order multi-agent systems with unknown leader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1626996⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (2), pp.1087-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-019-05034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146680v1</w:t>
+                <w:t xml:space="preserve">hal-02284760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential evolution-based parameter estimation and synchronization of heterogeneous uncertain nonlinear delayed fractional-order multi-agent systems with unknown leader</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Motion planning for a Humanoid Mobile Manipulator System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-019-05034-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219843619500063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284760v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maneuver Guidance and Formation Maintenance for Control of Leaderless Space-Robot Teams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fully distributed time-varying formation-containment control for large-scale nonholonomic vehicles with an unknown real leader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (1), pp.289-302. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2018.2850382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1626996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458157v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters estimation using mABC algorithm applied to distributed tracking control of unknown nonlinear fractional-order multi-agent systems</w:t>
               </w:r>
@@ -1925,64 +1925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79, pp.104933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2042,77 +2042,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2172,64 +2172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71, pp.101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2254,51 +2254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Distributed Formation-Containment Control of Heterogeneous Linear Multiagent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingwen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2378,642 +2378,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized cooperative control scheme for a distributed space transportation system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Group multiple lags consensus of fractional-order nonlinear leader-following multi-agent systems via adaptive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qifeng Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.1313-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0142331218777570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735330v1</w:t>
+                <w:t xml:space="preserve">hal-02117332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaderless consensus for the fractional-order nonlinear multi-agent systems under directed interaction topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Consensus of Fractional-Order Multiagent System via Sampled-Data Event-Triggered Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jing Bai</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2018.1435837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01735327v1</w:t>
+                <w:t xml:space="preserve">hal-01735323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed fixed-time formation tracking of multi-robot systems with nonholonomic constraints</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A decentralized cooperative control scheme for a distributed space transportation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhe Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifeng Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2018.06.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04458363v1</w:t>
+                <w:t xml:space="preserve">hal-01735330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group multiple lags consensus of fractional-order nonlinear leader-following multi-agent systems via adaptive control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunlong Zhang</w:t>
+                <w:t xml:space="preserve">Leaderless consensus for the fractional-order nonlinear multi-agent systems under directed interaction topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (5), pp.1313-1322. </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (5), pp.954 - 963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0142331218777570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2018.1435837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117332v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus of Fractional-Order Multiagent System via Sampled-Data Event-Triggered Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Distributed fixed-time formation tracking of multi-robot systems with nonholonomic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 313, pp.167-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.01.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2018.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735323v1</w:t>
+                <w:t xml:space="preserve">hal-04458363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fixed-time consensus tracking with application to formation control of unicycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,90 +3073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed formation tracking of nonholonomic autonomous vehicles via event-triggered and sampled-data method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3190,90 +3190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus for the fractional-order double-integrator multi-agent systems based on the sliding mode estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (5), pp.621 - 628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3301,295 +3301,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed formation tracking of multi-robot systems with nonholonomic constraint via event-triggered approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Distributed consensus of linear MASs with an unknown leader via a predictive extended state observer considering input delay and disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 275, pp.121 - 131. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 315, pp.465-475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735338v1</w:t>
+                <w:t xml:space="preserve">hal-02009637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed consensus of linear MASs with an unknown leader via a predictive extended state observer considering input delay and disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Jiang</w:t>
+                <w:t xml:space="preserve">Distributed formation tracking of multi-robot systems with nonholonomic constraint via event-triggered approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 315, pp.465-475</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 275, pp.121 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2017.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009637v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and structural observability of switching linear hybrid singular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,51 +3649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed formation control of fractional-order multi-agent systems with relative damping and communication delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (1), pp.85 - 94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3805,64 +3805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 235, pp.210 - 216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3896,90 +3896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Problem with a Reference State for Fractional-Order Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (3), pp.1009 - 1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4007,317 +4007,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralised consensus-based formation tracking of multiple differential drive robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lag-generalized synchronization of time-delay chaotic systems with stochastic perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1250164⟩</w:t>
+              <w:t xml:space="preserve">Modern Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (01), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217984915502632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735345v1</w:t>
+                <w:t xml:space="preserve">hal-01735357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lag-generalized synchronization of time-delay chaotic systems with stochastic perturbation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Decentralised consensus-based formation tracking of multiple differential drive robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (01), </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (11), pp.2461 - 2470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217984915502632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1250164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735357v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZMP Based Motion Stability Analysis of a Wheeled Humanoid Robot with Bending Torso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Yu Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 851, pp.497 - 502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4351,77 +4351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus tracking for second-order nonlinear multi-agent systems with switching topologies and a time-varying reference state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,51 +4468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed consensus-based formation control for nonholonomic wheeled mobile robots using adaptive neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4728,51 +4728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 173, pp.1485 - 1494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5038,421 +5038,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function projective lag synchronization of fractional-order chaotic systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Distributed Consensus-Based Robust Adaptive Formation Control for Nonholonomic Mobile Robots with Partial Known Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shichun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHINESE PHYSICS B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/23/4/040502⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/670497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294898v1</w:t>
+                <w:t xml:space="preserve">hal-01735375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous decentralised event-triggered control of multi-agent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Function projective lag synchronization of fractional-order chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fei Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2014.903337⟩</w:t>
+              <w:t xml:space="preserve">CHINESE PHYSICS B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/23/4/040502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735377v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Consensus-Based Robust Adaptive Formation Control for Nonholonomic Mobile Robots with Partial Known Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asynchronous decentralised event-triggered control of multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/670497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2014.903337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735375v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Consensus Tracking for Second-Order Nonlinear Multiagent Systems with a Specified Reference State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5499,77 +5499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed finite-time consensus tracking for nonlinear multi-agent systems with a time-varying reference state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5610,317 +5610,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed consensus-based formation control for multiple nonholonomic mobile robots with a specified reference trajectory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stochastic quasi-synchronization for uncertain chaotic delayed neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129183114500296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735383v1</w:t>
+                <w:t xml:space="preserve">hal-01294897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic quasi-synchronization for uncertain chaotic delayed neural networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Distributed consensus-based formation control for multiple nonholonomic mobile robots with a specified reference trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129183114500296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294897v1</w:t>
+                <w:t xml:space="preserve">hal-01735383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach,</w:t>
+                <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5928,972 +5928,972 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294326v1</w:t>
+                <w:t xml:space="preserve">hal-01294329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planning and Control of 3-Dimensional of Multi-Agent Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294335v1</w:t>
+                <w:t xml:space="preserve">hal-01294347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader–follower formation control of nonholonomic mobile robots based on a bioinspired neurodynamic based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Distributed Consensus-Based Formation Control for Multiple Nonholonomic Mobile Robots with A Specified Reference Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01735382v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
+                <w:t xml:space="preserve">Planning and Control of 3-Dimensional of Multi-Agent Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294314v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735385v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning and Control of 3-Dimensional of Multi-Agent Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yongguang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294352v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Consensus-Based Formation Control for Multiple Nonholonomic Mobile Robots with A Specified Reference Trajectory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leader–follower formation control of nonholonomic mobile robots based on a bioinspired neurodynamic based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (9), pp.988 - 996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294333v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294329v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning and Control of 3-Dimensional of Multi-Agent Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (9), pp.1892 - 1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294347v1</w:t>
+                <w:t xml:space="preserve">hal-01735385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Control of 3-Dimensional of Multi-Agent Formation</w:t>
               </w:r>
@@ -6918,51 +6918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7009,100 +7009,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of System Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758287v1</w:t>
@@ -7126,77 +7126,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Control of 3-Dimensional Multi-Agent Formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7243,51 +7243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparée de modèles de routage multi-chemins pour l'ingénierie de traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abboud Khodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.40-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7344,64 +7344,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-distribution method in triple-trajectory tracking of a high redundant non-holonomic MDAMs under joint limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 2nd Information Technology, Networking, Electronic and Automation Control Conference (ITNEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Chengdu, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7435,90 +7435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed adaptive time-varying formation tracking for linear multi-agent systems: A dynamic output approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhe Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dalian, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7552,90 +7552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus tracking of fractional-order multi-agent systems based on sliding mode estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 35th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Chengdu, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7663,390 +7663,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">observability of spontaneous switched linear singular systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formation tracking of fractional-order multi-agent systems based on error predictor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Multi-Conferences on Computational Engineering in Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 27th Chinese Control and Decision Conference (CCDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Qingdao, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2015.7161704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284530v1</w:t>
+                <w:t xml:space="preserve">hal-01735362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Tracking of Fractional-Order Multi-Agent Systems Based on Error Predictor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">observability of spontaneous switched linear singular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 27th Chinese Control and Decision Conference (2015 CCDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Qingdao, China</w:t>
+              <w:t xml:space="preserve">6th Multi-Conferences on Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284521v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation tracking of fractional-order multi-agent systems based on error predictor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formation Tracking of Fractional-Order Multi-Agent Systems Based on Error Predictor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 27th Chinese Control and Decision Conference (CCDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> The 27th Chinese Control and Decision Conference (2015 CCDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Qingdao, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCDC.2015.7161704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01735362v1</w:t>
+                <w:t xml:space="preserve">hal-01284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Control of Multiple Holonomic Robots on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youwei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Multi-Conferences on Computational Engineering in Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8071,51 +8071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Control of Multiple Unicycle type Robots on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youwei Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8179,51 +8179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8274,51 +8274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportional-integral observer design for switching systems-bond graph approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Multi-Conferences on Computational Engineering in Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8337,493 +8337,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph Modeling and Simulation of a Dual-Arm Mobile Manipulator</w:t>
+                <w:t xml:space="preserve">Bond graph modeling and simulation of a dexterous hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INACoMM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Roorkee, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294786v1</w:t>
+                <w:t xml:space="preserve">hal-01294875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation Control of Multiple Nonholonomic Robots based on Backstepping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bond Graph Modeling and Simulation of a Dual-Arm Mobile Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Annual ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">INACoMM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Roorkee, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294354v1</w:t>
+                <w:t xml:space="preserve">hal-01294786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph modeling and simulation of a dexterous hand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Leader-Follower Formation Control of Multiple Nonholonomic Robots based on Backstepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INACoMM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Roorkee, India</w:t>
+              <w:t xml:space="preserve">The 28th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294875v1</w:t>
+                <w:t xml:space="preserve">hal-01294354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learder-Follower Formation Control of Multiple Multiple nonholonomic Robots Based on Backstepping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Collective intelligence in Mechatronic and robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Symposium On Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference of Emerging Industry (ICEI-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294321v1</w:t>
+                <w:t xml:space="preserve">hal-01294785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective intelligence in Mechatronic and robotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learder-Follower Formation Control of Multiple Multiple nonholonomic Robots Based on Backstepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Emerging Industry (ICEI-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">The 28th Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294785v1</w:t>
+                <w:t xml:space="preserve">hal-01294321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Prototyping and Control of a Dexterous Hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2013 IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8861,392 +8861,392 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph modeling of a Mecanum wheeled robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Zhan</w:t>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM 2012, 10th International Conference on Bond Graph Modeling And Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294882v1</w:t>
+                <w:t xml:space="preserve">hal-00758876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence collective et systèmes multi robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reduced Order Switching Observer for a switching linear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière lors de CIMSI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ICBGM 2012, 10th International Conference on Bond Graph Modeling And Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294879v1</w:t>
+                <w:t xml:space="preserve">hal-00758873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order Switching Observer for a switching linear system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intelligence collective et systèmes multi robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBGM 2012, 10th International Conference on Bond Graph Modeling And Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">Conférence plénière lors de CIMSI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758873v1</w:t>
+                <w:t xml:space="preserve">hal-01294879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph modeling of a Mecanum wheeled robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhang</w:t>
+                <w:t xml:space="preserve">Q Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM 2012, 10th International Conference on Bond Graph Modeling And Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">, 2012, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758876v1</w:t>
+                <w:t xml:space="preserve">hal-01294882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph switching observer for switching Linear Systems”, Mathmod, Proceedings of MATHMOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9284,51 +9284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Order Switching Observer for a switching linear system”, Accepted in ICBGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Bond Graph Modeling And Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9366,51 +9366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph switching observer for switching Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of MATHMOD, International Symposium on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Austria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9474,51 +9474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 6th IEEE Conference on Industrial Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9569,51 +9569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Conference on Industrial Electronics and Applications (ICIEA2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, China. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9651,51 +9651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Tracking for Multi-Agent Systems with Nonlinear Dynamics under Fixed Communication Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9746,51 +9746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Tracking for Multi-Agent Systems with Nonlinear Dynamics under Fixed Communication Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9841,51 +9841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Closing Ranks in 2-dimensional Rigid Multi-agent Formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Control and Information Processing (ICICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, China. pp.310 -315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9923,51 +9923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer for an omnidirectional mobile robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10005,51 +10005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Closing Ranks in 2-dimensional Rigid Multi-agent Formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Control and Information Processing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10087,51 +10087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer for an omnidirectional mobile robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICBGM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10150,286 +10150,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Complexity evaluation of multi-path routing algorithms for MPLS-TE</w:t>
+                <w:t xml:space="preserve">On the stability of class of switched bond graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khodor Abboud</w:t>
+                <w:t xml:space="preserve">S. Junco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Toguyeni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+                <w:t xml:space="preserve">A. Donaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Portugal. pp.6</w:t>
+              <w:t xml:space="preserve">European conference on modeling and simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823723v1</w:t>
+                <w:t xml:space="preserve">hal-00823718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of class of switched bond graphs</w:t>
+                <w:t xml:space="preserve">Performance and Complexity evaluation of multi-path routing algorithms for MPLS-TE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Junco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Khodor Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Toguyeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Donaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on modeling and simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Greece. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Portugal. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823718v1</w:t>
+                <w:t xml:space="preserve">hal-00823723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Complexity Evaluation of Multi-path Routing Algorithms for MPLS-TE Applied on Large Scales Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodor Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Sensor Technologies and Applications, 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.782 - 787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10454,77 +10454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de performances et de la complexité d'algorithmes de routage multi-chemins pour MPLS-TE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodor Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10562,51 +10562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observabilité structurelle des systèmes linéaires à commutations contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Roumanie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10833,51 +10833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Planning Approach for Redundant Manipulator Based on Jacobian Pseudoinverse-RRT Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 978-3-642-40851-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10927,51 +10927,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'observateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthodologie Bond Graph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REE, pp.8, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11028,51 +11028,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Control of Autonomous Manipulator Mobile Robots Group Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Qiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11103,51 +11103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Control of Networked Multi-agents/Multi-Vehicle Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11178,51 +11178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Control of Autonomous Manipulator Mobile Robots Group Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11240,51 +11240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph : a tool for robotic and transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11315,51 +11315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observateur commuté pour la surveillance d’une flottille de robots mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11371,194 +11371,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d’observateurs” dans chapitre collectif “La méthodologie Bond Graph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Observateur pour un convoi de robots omnidirectionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294886v1</w:t>
+                <w:t xml:space="preserve">hal-01294396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur pour un convoi de robots omnidirectionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthèse d’observateurs” dans chapitre collectif “La méthodologie Bond Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294396v1</w:t>
+                <w:t xml:space="preserve">hal-01294886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Physics system design : Bond graph approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11608,51 +11608,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified framework of fully distributed adaptive output time-varying formation control for linear multi-agent systems: an observer viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11664,500 +11664,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Consensus-Based Robust Adaptive Formation Control for Nonholonomic Mobile Robots with Partial Known Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shichun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285573v1</w:t>
+                <w:t xml:space="preserve">hal-01285560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Finite-Time Consensus Tracking for Nonlinear Multi-Agent Systems with A Time-Varying Reference State</w:t>
+                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengxiang Zhao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01285568v1</w:t>
+                <w:t xml:space="preserve">hal-01285573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Formation Control of Fractional-Order Multi-Agent Systems with Absolute Damping and Communication delay</w:t>
+                <w:t xml:space="preserve">Distributed Finite-Time Consensus Tracking for Nonlinear Multi-Agent Systems with A Time-Varying Reference State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengxiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285567v1</w:t>
+                <w:t xml:space="preserve">hal-01285568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Consensus-Based Robust Adaptive Formation Control for Nonholonomic Mobile Robots with Partial Known Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Formation Control of Fractional-Order Multi-Agent Systems with Absolute Damping and Communication delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Shichun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01285560v1</w:t>
+                <w:t xml:space="preserve">hal-01285567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Consensus Tracking for Second-Order Nonlinear Multi-Agent Systems with A Specified Reference State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12265,51 +12265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5908243"/>
+    <w:nsid w:val="D0254AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12496,51 +12496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-rahmani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3871-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06108414X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxue Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoguang Wen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ifqir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rahmani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3528642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3581964" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofan Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3614858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxia Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zhai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241246588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2424984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3355039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3342067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3253191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843619500063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1626996" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Yu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05034-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Meng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2018.2850382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.104933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887409" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1435837" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.06.044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331218777570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1436193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendaoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hihi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2017.10005529" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-015-0132-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.12.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1250164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984915502632" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Yu Xia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.851.497" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1149221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichun Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2910-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yongguang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1056273" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.998411" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/4/040502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.903337" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/670497" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/320687" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.955279" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822609" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183114500296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294335v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.757386" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.05.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L63K7FX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294314v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Peng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Khodor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNEC.2017.8285106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8028717" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2016.7554617" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2015.7161704" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youwei Dong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hajji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Cai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758869v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Abboud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823718v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801602v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hazim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qiang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458841v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Zhao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285567v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shichun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-rahmani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3871-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06108414X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxue Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoguang Wen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rahmani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ifqir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3581964" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3528642" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofan Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3614858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxia Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zhai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241246588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2424984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3355039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3342067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3253191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Meng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2018.2850382" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05034-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843619500063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1626996" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.104933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887409" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331218777570" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.12.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1435837" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.06.044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1436193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendaoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hihi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2017.10005529" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-015-0132-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.12.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984915502632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1250164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Yu Xia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.851.497" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1149221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichun Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2910-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yongguang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1056273" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.998411" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/670497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/4/040502" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735377v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.903337" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/320687" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.955279" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183114500296" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294352v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.757386" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.05.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L63K7FX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294314v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Peng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Khodor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNEC.2017.8285106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8028717" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2016.7554617" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2015.7161704" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youwei Dong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hajji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294882v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Cai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758869v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Abboud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801602v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hazim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qiang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294886v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458841v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shichun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Zhao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>