--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1672,733 +1672,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion planning for a Humanoid Mobile Manipulator System</w:t>
+                <w:t xml:space="preserve">Fully distributed time-varying formation-containment control for large-scale nonholonomic vehicles with an unknown real leader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wei</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219843619500063⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1626996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095991v1</w:t>
+                <w:t xml:space="preserve">hal-02146680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully distributed time-varying formation-containment control for large-scale nonholonomic vehicles with an unknown real leader</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Motion planning for a Humanoid Mobile Manipulator System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-22. </w:t>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1626996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219843619500063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146680v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters estimation using mABC algorithm applied to distributed tracking control of unknown nonlinear fractional-order multi-agent systems</w:t>
+                <w:t xml:space="preserve">Leader‐following consensus of heterogenous fractional‐order multi‐agent systems under input delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.104933⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284752v1</w:t>
+                <w:t xml:space="preserve">hal-02145772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader‐following consensus of heterogenous fractional‐order multi‐agent systems under input delays</w:t>
+                <w:t xml:space="preserve">Parameters estimation using mABC algorithm applied to distributed tracking control of unknown nonlinear fractional-order multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.104933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.2137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.104933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145772v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed consensus tracking of unknown nonlinear chaotic delayed fractional-order multi-agent systems with external disturbances based on ABC algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Hu</w:t>
+                <w:t xml:space="preserve">Fully Distributed Formation-Containment Control of Heterogeneous Linear Multiagent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingwen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2887409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010539v1</w:t>
+                <w:t xml:space="preserve">hal-04349248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Distributed Formation-Containment Control of Heterogeneous Linear Multiagent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Jiang</w:t>
+                <w:t xml:space="preserve">Distributed consensus tracking of unknown nonlinear chaotic delayed fractional-order multi-agent systems with external disturbances based on ABC algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.101-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2887409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04349248v1</w:t>
+                <w:t xml:space="preserve">hal-02010539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group multiple lags consensus of fractional-order nonlinear leader-following multi-agent systems via adaptive control</w:t>
               </w:r>
@@ -2625,352 +2625,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized cooperative control scheme for a distributed space transportation system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed fixed-time formation tracking of multi-robot systems with nonholonomic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qifeng Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101, pp.1 - 19. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 313, pp.167-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2018.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735330v1</w:t>
+                <w:t xml:space="preserve">hal-04458363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaderless consensus for the fractional-order nonlinear multi-agent systems under directed interaction topology</w:t>
+                <w:t xml:space="preserve">A decentralized cooperative control scheme for a distributed space transportation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhe Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifeng Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (5), pp.954 - 963. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.1 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2018.1435837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735327v1</w:t>
+                <w:t xml:space="preserve">hal-01735330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed fixed-time formation tracking of multi-robot systems with nonholonomic constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+                <w:t xml:space="preserve">Leaderless consensus for the fractional-order nonlinear multi-agent systems under directed interaction topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 313, pp.167-174. </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (5), pp.954 - 963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2018.06.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2018.1435837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458363v1</w:t>
+                <w:t xml:space="preserve">hal-01735327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fixed-time consensus tracking with application to formation control of unicycles</w:t>
               </w:r>
@@ -3203,51 +3203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus for the fractional-order double-integrator multi-agent systems based on the sliding mode estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3301,265 +3301,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed consensus of linear MASs with an unknown leader via a predictive extended state observer considering input delay and disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Jiang</w:t>
+                <w:t xml:space="preserve">Distributed formation tracking of multi-robot systems with nonholonomic constraint via event-triggered approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 315, pp.465-475</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 275, pp.121 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2017.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009637v1</w:t>
+                <w:t xml:space="preserve">hal-01735338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed formation tracking of multi-robot systems with nonholonomic constraint via event-triggered approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed consensus of linear MASs with an unknown leader via a predictive extended state observer considering input delay and disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 275, pp.121 - 131. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 315, pp.465-475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2017.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01735338v1</w:t>
+                <w:t xml:space="preserve">hal-02009637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and structural observability of switching linear hybrid singular systems</w:t>
               </w:r>
@@ -3662,51 +3662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed formation control of fractional-order multi-agent systems with relative damping and communication delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed consensus tracking for the fractional-order multi-agent systems based on the sliding mode control method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3909,51 +3909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Problem with a Reference State for Fractional-Order Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,248 +4241,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZMP Based Motion Stability Analysis of a Wheeled Humanoid Robot with Bending Torso</w:t>
+                <w:t xml:space="preserve">Consensus tracking for second-order nonlinear multi-agent systems with switching topologies and a time-varying reference state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.851.497⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (10), pp.2096 - 2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1149221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735348v1</w:t>
+                <w:t xml:space="preserve">hal-01735354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus tracking for second-order nonlinear multi-agent systems with switching topologies and a time-varying reference state</w:t>
+                <w:t xml:space="preserve">ZMP Based Motion Stability Analysis of a Wheeled Humanoid Robot with Bending Torso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Yu Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 89 (10), pp.2096 - 2106. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 851, pp.497 - 502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1149221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.851.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735354v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed consensus-based formation control for nonholonomic wheeled mobile robots using adaptive neural network</w:t>
               </w:r>
@@ -4585,51 +4585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus with a reference state for fractional-order multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4702,51 +4702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed formation control of fractional-order multi-agent systems with relative damping and communication delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,248 +5155,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function projective lag synchronization of fractional-order chaotic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous decentralised event-triggered control of multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sha Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
+                <w:t xml:space="preserve">Xia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+                <w:t xml:space="preserve">Fei Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHINESE PHYSICS B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/23/4/040502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2014.903337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294898v1</w:t>
+                <w:t xml:space="preserve">hal-01735377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous decentralised event-triggered control of multi-agent systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Function projective lag synchronization of fractional-order chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fei Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">CHINESE PHYSICS B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2014.903337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/23/4/040502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735377v1</w:t>
+                <w:t xml:space="preserve">hal-01294898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Consensus Tracking for Second-Order Nonlinear Multiagent Systems with a Specified Reference State</w:t>
               </w:r>
@@ -5610,261 +5610,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic quasi-synchronization for uncertain chaotic delayed neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuo Zhang</w:t>
+                <w:t xml:space="preserve">Distributed consensus-based formation control for multiple nonholonomic mobile robots with a specified reference trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129183114500296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294897v1</w:t>
+                <w:t xml:space="preserve">hal-01735383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed consensus-based formation control for multiple nonholonomic mobile robots with a specified reference trajectory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic quasi-synchronization for uncertain chaotic delayed neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129183114500296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735383v1</w:t>
+                <w:t xml:space="preserve">hal-01294897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach</w:t>
               </w:r>
@@ -6128,51 +6128,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2013.822609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294333v1</w:t>
@@ -6285,615 +6285,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leader–follower formation control of nonholonomic mobile robots based on a bioinspired neurodynamic based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 61 (9), pp.988 - 996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294326v1</w:t>
+                <w:t xml:space="preserve">hal-01735382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294335v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader–follower formation control of nonholonomic mobile robots based on a bioinspired neurodynamic based approach</w:t>
+                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxia Peng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (9), pp.1892 - 1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01735382v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leader-Follower Formation Control of Nonholonomic Mobile Robots based on a Bioinspired Neurodynamic based Approach,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y Yu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294314v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distibuted Leader-Following Consensus for Second-Order Multi-Agents Systems with Nonlinear Inherent Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Yu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (9), pp.1892 - 1901. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735385v1</w:t>
+                <w:t xml:space="preserve">hal-01294335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Control of 3-Dimensional of Multi-Agent Formation</w:t>
               </w:r>
@@ -7058,51 +7058,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of System Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2012.757386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758287v1</w:t>
@@ -7344,51 +7344,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-distribution method in triple-trajectory tracking of a high redundant non-holonomic MDAMs under joint limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7435,51 +7435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed adaptive time-varying formation tracking for linear multi-agent systems: A dynamic output approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7565,51 +7565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus tracking of fractional-order multi-agent systems based on sliding mode estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation tracking of fractional-order multi-agent systems based on error predictor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7780,230 +7780,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">observability of spontaneous switched linear singular systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bendaoud</w:t>
+                <w:t xml:space="preserve">Formation Tracking of Fractional-Order Multi-Agent Systems Based on Error Predictor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Multi-Conferences on Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve"> The 27th Chinese Control and Decision Conference (2015 CCDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284530v1</w:t>
+                <w:t xml:space="preserve">hal-01284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Tracking of Fractional-Order Multi-Agent Systems Based on Error Predictor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
+                <w:t xml:space="preserve">observability of spontaneous switched linear singular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Yongguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 27th Chinese Control and Decision Conference (2015 CCDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Qingdao, China</w:t>
+              <w:t xml:space="preserve">6th Multi-Conferences on Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284521v1</w:t>
+                <w:t xml:space="preserve">hal-01284530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Control of Multiple Holonomic Robots on Lie Groups</w:t>
               </w:r>
@@ -8153,51 +8153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Tracking of Fractional-Order Multi-Agent Systems Based on Error Predictor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8419,204 +8419,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph Modeling and Simulation of a Dual-Arm Mobile Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Qian</w:t>
+                <w:t xml:space="preserve">Leader-Follower Formation Control of Multiple Nonholonomic Robots based on Backstepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INACoMM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Roorkee, India</w:t>
+              <w:t xml:space="preserve">The 28th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294786v1</w:t>
+                <w:t xml:space="preserve">hal-01294354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation Control of Multiple Nonholonomic Robots based on Backstepping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
+                <w:t xml:space="preserve">Bond Graph Modeling and Simulation of a Dual-Arm Mobile Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Annual ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">INACoMM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Roorkee, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294354v1</w:t>
+                <w:t xml:space="preserve">hal-01294786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective intelligence in Mechatronic and robotics</w:t>
               </w:r>
@@ -9429,230 +9429,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Kinematics Identification of a Spherical Robot based on BP Neural Networks</w:t>
+                <w:t xml:space="preserve">Inverse Kinematics Identification of a Spherical Robot Based on BP Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Cai</w:t>
+                <w:t xml:space="preserve">Y. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhan Qiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xi Xi</w:t>
+                <w:t xml:space="preserve">Q. Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 6th IEEE Conference on Industrial Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Industrial Electronics and Applications (ICIEA2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, China. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294885v1</w:t>
+                <w:t xml:space="preserve">hal-00758870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Kinematics Identification of a Spherical Robot Based on BP Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse Kinematics Identification of a Spherical Robot based on BP Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cai</w:t>
+                <w:t xml:space="preserve">Zhan Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhan</w:t>
+                <w:t xml:space="preserve">Xi Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Industrial Electronics and Applications (ICIEA2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, China. pp.6</w:t>
+              <w:t xml:space="preserve">2011 6th IEEE Conference on Industrial Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758870v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Tracking for Multi-Agent Systems with Nonlinear Dynamics under Fixed Communication Topologies</w:t>
               </w:r>
@@ -9904,191 +9904,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer for an omnidirectional mobile robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Hajji</w:t>
+                <w:t xml:space="preserve">Decentralized Closing Ranks in 2-dimensional Rigid Multi-agent Formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBGM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, United States. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Control and Information Processing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758868v1</w:t>
+                <w:t xml:space="preserve">hal-01294390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Closing Ranks in 2-dimensional Rigid Multi-agent Formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guoguang Wen</w:t>
+                <w:t xml:space="preserve">Observer for an omnidirectional mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Control and Information Processing </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dalian, China</w:t>
+              <w:t xml:space="preserve">ICBGM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294390v1</w:t>
+                <w:t xml:space="preserve">hal-00758868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer for an omnidirectional mobile robot</w:t>
               </w:r>
@@ -10353,217 +10353,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Complexity Evaluation of Multi-path Routing Algorithms for MPLS-TE Applied on Large Scales Topologies</w:t>
+                <w:t xml:space="preserve">Evaluation de performances et de la complexité d'algorithmes de routage multi-chemins pour MPLS-TE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodor Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Sensor Technologies and Applications, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.782 - 787</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801602v1</w:t>
+                <w:t xml:space="preserve">hal-00801601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de performances et de la complexité d'algorithmes de routage multi-chemins pour MPLS-TE</w:t>
+                <w:t xml:space="preserve">Performance and Complexity Evaluation of Multi-path Routing Algorithms for MPLS-TE Applied on Large Scales Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodor Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-6</w:t>
+              <w:t xml:space="preserve">Second International Conference on Sensor Technologies and Applications, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.782 - 787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801601v1</w:t>
+                <w:t xml:space="preserve">hal-00801602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observabilité structurelle des systèmes linéaires à commutations contrôlées</w:t>
               </w:r>
@@ -11765,330 +11765,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
+                <w:t xml:space="preserve">Distributed Formation Control of Fractional-Order Multi-Agent Systems with Absolute Damping and Communication delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285573v1</w:t>
+                <w:t xml:space="preserve">hal-01285567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Finite-Time Consensus Tracking for Nonlinear Multi-Agent Systems with A Time-Varying Reference State</w:t>
+                <w:t xml:space="preserve">Distributed leader-following consensus for second-order multi-agent systems with nonlinear inherent dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Yu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285568v1</w:t>
+                <w:t xml:space="preserve">hal-01285573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Formation Control of Fractional-Order Multi-Agent Systems with Absolute Damping and Communication delay</w:t>
+                <w:t xml:space="preserve">Distributed Finite-Time Consensus Tracking for Nonlinear Multi-Agent Systems with A Time-Varying Reference State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengxiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285567v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Consensus Tracking for Second-Order Nonlinear Multi-Agent Systems with A Specified Reference State</w:t>
               </w:r>
@@ -12265,51 +12265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0254AAA"/>
+    <w:nsid w:val="847D3CB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12496,51 +12496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-rahmani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3871-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06108414X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxue Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoguang Wen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rahmani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ifqir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3581964" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3528642" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofan Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3614858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxia Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zhai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241246588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2424984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3355039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3342067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3253191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Meng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2018.2850382" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05034-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843619500063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1626996" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.104933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887409" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331218777570" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.12.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1435837" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.06.044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1436193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendaoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hihi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2017.10005529" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-015-0132-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.12.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984915502632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1250164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Yu Xia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.851.497" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1149221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichun Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2910-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yongguang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1056273" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.998411" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/670497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/4/040502" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735377v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.903337" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/320687" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.955279" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183114500296" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294352v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.757386" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.05.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L63K7FX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294314v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Peng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Khodor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNEC.2017.8285106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8028717" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2016.7554617" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2015.7161704" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youwei Dong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hajji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294882v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Cai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758869v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Abboud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801602v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hazim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qiang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294886v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458841v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shichun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Zhao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-rahmani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3871-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06108414X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxue Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoguang Wen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rahmani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ifqir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3581964" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3528642" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofan Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3614858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxia Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zhai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241246588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2424984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3355039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3342067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3253191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Meng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2018.2850382" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05034-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1626996" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843619500063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.104933" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887409" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331218777570" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.06.044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.12.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1435837" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1436193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendaoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hihi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2017.10005529" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-015-0132-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.12.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984915502632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1250164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1149221" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Yu Xia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.851.497" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichun Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2910-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yongguang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1056273" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.998411" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/670497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.903337" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/4/040502" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/320687" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.955279" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822609" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183114500296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294352v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.05.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L63K7FX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294314v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Peng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.757386" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Khodor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNEC.2017.8285106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8028717" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2016.7554617" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2015.7161704" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youwei Dong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hajji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294882v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294885v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Cai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758869v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294390v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Abboud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hazim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qiang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294886v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458841v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shichun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285573v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Zhao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>