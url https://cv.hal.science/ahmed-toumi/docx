--- v0 (2026-03-29)
+++ v1 (2026-04-27)
@@ -681,261 +681,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an enhanced rubber-cement matrix interface on freeze-thaw resistance of the cement-based composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Phuong Pham</w:t>
+                <w:t xml:space="preserve">Application of rubberized cement-based composites in pavements: Suitability and considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafat Siddique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 207, pp.528-534. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.02.147⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 223, pp.1182-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161732v1</w:t>
+                <w:t xml:space="preserve">hal-02395930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of rubberized cement-based composites in pavements: Suitability and considerations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Zhuge</w:t>
+                <w:t xml:space="preserve">Effect of an enhanced rubber-cement matrix interface on freeze-thaw resistance of the cement-based composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Phuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafat Siddique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 223, pp.1182-1195. </w:t>
+              <w:t xml:space="preserve">, 2019, 207, pp.528-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.02.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395930v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubber aggregate-cement matrix bond enhancement: Microstructural analysis, effect on transfer properties and on mechanical behaviours of the composite</w:t>
               </w:r>
@@ -989,890 +989,902 @@
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the debonding of steel fibre reinforced and rubberised cement-based overlays under fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (6), pp.672--686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2014.965848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Low Modulus of Elasticity and of Fibre Reinforcement of Cement Based Mortars as Thin Bonded Overlay Materials</w:t>
+                <w:t xml:space="preserve">Debonding of a thin rubberised and fibre-reinforced cement-based repairs: Analytical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.90--95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2013.01.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-013-9776-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01850829v1</w:t>
+                <w:t xml:space="preserve">hal-01850831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding of a thin rubberised and fibre-reinforced cement-based repairs: Analytical and experimental study</w:t>
+                <w:t xml:space="preserve">Benefits of Low Modulus of Elasticity and of Fibre Reinforcement of Cement Based Mortars as Thin Bonded Overlay Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (9), pp.1791--1797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-013-9776-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2013.01.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01850831v1</w:t>
+                <w:t xml:space="preserve">hal-01850829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crack opening on carbon dioxide penetration in cracked mortar samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (5), pp.559-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-008-9402-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of electrochemical chloride removal from brick and concrete specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1), pp.54-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modeling of gas transfer in cracked mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (1), pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-005-9025-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crack opening on the local diffusion of chloride in inert materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (4), pp.711-716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2003.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1882,301 +1894,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Impact of Cracks on Biodeterioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reem Hoballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Coupling of Biodeterioration and Cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Concrete Repair, Rehabilitation and Retrofitting, ICCRRR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Cape town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Concrete Sensor for mechanical damage assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaban Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2218,87 +2230,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications (NDE NucCon 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart-concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,445 +2338,445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WM Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Phoenix, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of smart cementitious composites based on multi-walled carbon nanotubes (MWCNTs) using probe ultrasonicator for dispersion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaban Shahzad</w:t>
+                <w:t xml:space="preserve">Mechanical properties and self-sensing ability of amorphous metallic fiber-reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Helson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, CapeTown, South Africa. pp.02004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202236402004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202236405012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03798310v2</w:t>
+                <w:t xml:space="preserve">hal-04788872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and self-sensing ability of amorphous metallic fiber-reinforced concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Bouillard</w:t>
+                <w:t xml:space="preserve">Design of smart cementitious composites based on multi-walled carbon nanotubes (MWCNTs) using probe ultrasonicator for dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaban Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cape Town; Karlsruhe institute of Technology, Oct 2022, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202236405012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202236402004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04788872v1</w:t>
+                <w:t xml:space="preserve">hal-03798310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductility of GGBS-based UHPFRC Incorporating Amorphous Metallic Fibres: Applying an Inverse Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque HIPERMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Universität Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Styrene-Butadiene Copolymer Coating on Properties of Rubberized Cement-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Phuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2793,65 +2805,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International RILEM Conference on Strain-Hardening Cement-Based Composites (SHCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dresden, Germany. pp.342-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2998,51 +3010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Shahzad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13082034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03688191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Ali Gillani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abbass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeer Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15113886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02462382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asad Ali Gillani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1709559" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03140004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42947-019-0101-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.05.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhuge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Siddique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.08.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01974214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965848" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9776-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74EA6B0E5945A2D32AD4F564F2EA06235FE57BBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2013.01.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4VKTXWL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahmad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9402-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FB55E61CC62CBA707435444B9E34D5663C5C588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336061v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alvarado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9PZTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9025-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812FBC927192D3BED1367058052145913FA22EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.10.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDXG8MRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Hoballah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bouillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798310v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236405012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236402004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01974246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Shahzad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13082034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03688191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Ali Gillani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abbass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeer Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15113886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02462382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asad Ali Gillani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1709559" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03140004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42947-019-0101-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.05.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhuge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Siddique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.08.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01974214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N32LBNR3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965848" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2013.01.036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4VKTXWL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9776-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74EA6B0E5945A2D32AD4F564F2EA06235FE57BBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9402-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FB55E61CC62CBA707435444B9E34D5663C5C588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alvarado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9PZTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9025-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812FBC927192D3BED1367058052145913FA22EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.10.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDXG8MRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Hoballah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bouillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236402004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798310v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236405012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01974246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>