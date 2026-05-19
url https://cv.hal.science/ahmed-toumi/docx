--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -369,235 +369,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic bridging law of steel fibre-reinforced and rubberised cement-based materials</w:t>
+                <w:t xml:space="preserve">Effect of surface preparation of substrate on bond tensile strength of thin bonded cement-based overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Asad Ali Gillani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
+              <w:t xml:space="preserve">International Journal of Pavement Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.197-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1709559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42947-019-0101-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462382v1</w:t>
+                <w:t xml:space="preserve">hal-03140004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface preparation of substrate on bond tensile strength of thin bonded cement-based overlays</w:t>
+                <w:t xml:space="preserve">Cyclic bridging law of steel fibre-reinforced and rubberised cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Asad Ali Gillani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pavement Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (2), pp.197-204. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42947-019-0101-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1709559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140004v1</w:t>
+                <w:t xml:space="preserve">hal-02462382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating damage of rubberized cement-based composites under aggressive environments</w:t>
               </w:r>
@@ -1902,744 +1902,744 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Impact of Cracks on Biodeterioration</w:t>
+                <w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Coupling of Biodeterioration and Cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reem Hoballah</w:t>
+                <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Patapy</w:t>
+                <w:t xml:space="preserve">Carole Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Concrete Repair, Rehabilitation and Retrofitting, ICCRRR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cape town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981549v1</w:t>
+                <w:t xml:space="preserve">hal-04981533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Coupling of Biodeterioration and Cracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Impact of Cracks on Biodeterioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Hoballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Concrete Repair, Rehabilitation and Retrofitting, ICCRRR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cape town, South Africa</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981533v1</w:t>
+                <w:t xml:space="preserve">hal-04981549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Concrete Sensor for mechanical damage assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaban Shahzad</w:t>
+                <w:t xml:space="preserve">Smart-concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications (NDE NucCon 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">WM Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Phoenix, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794022v1</w:t>
+                <w:t xml:space="preserve">hal-04785727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart-concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Bouillard</w:t>
+                <w:t xml:space="preserve">Smart Concrete Sensor for mechanical damage assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaban Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WM Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Phoenix, AZ, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications (NDE NucCon 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785727v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and self-sensing ability of amorphous metallic fiber-reinforced concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Bouillard</w:t>
+                <w:t xml:space="preserve">Design of smart cementitious composites based on multi-walled carbon nanotubes (MWCNTs) using probe ultrasonicator for dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaban Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202236402004⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cape Town; Karlsruhe institute of Technology, Oct 2022, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202236405012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788872v1</w:t>
+                <w:t xml:space="preserve">hal-03798310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of smart cementitious composites based on multi-walled carbon nanotubes (MWCNTs) using probe ultrasonicator for dispersion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaban Shahzad</w:t>
+                <w:t xml:space="preserve">Mechanical properties and self-sensing ability of amorphous metallic fiber-reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Helson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cape Town; Karlsruhe institute of Technology, Oct 2022, Cape Town, South Africa. </w:t>
+              <w:t xml:space="preserve">International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, CapeTown, South Africa. pp.02004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202236405012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202236402004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798310v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductility of GGBS-based UHPFRC Incorporating Amorphous Metallic Fibres: Applying an Inverse Analysis</w:t>
               </w:r>
@@ -3010,51 +3010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Shahzad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13082034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03688191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Ali Gillani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abbass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeer Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15113886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02462382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asad Ali Gillani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1709559" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03140004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42947-019-0101-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.05.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhuge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Siddique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.08.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01974214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N32LBNR3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965848" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2013.01.036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4VKTXWL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9776-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74EA6B0E5945A2D32AD4F564F2EA06235FE57BBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9402-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FB55E61CC62CBA707435444B9E34D5663C5C588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alvarado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9PZTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9025-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812FBC927192D3BED1367058052145913FA22EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.10.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDXG8MRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Hoballah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bouillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236402004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798310v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236405012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01974246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Shahzad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13082034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03688191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Ali Gillani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abbass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeer Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15113886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03140004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asad Ali Gillani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42947-019-0101-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02462382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1709559" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.05.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhuge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Siddique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.08.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01974214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N32LBNR3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965848" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2013.01.036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4VKTXWL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9776-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74EA6B0E5945A2D32AD4F564F2EA06235FE57BBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9402-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FB55E61CC62CBA707435444B9E34D5663C5C588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alvarado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9PZTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9025-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812FBC927192D3BED1367058052145913FA22EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.10.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDXG8MRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Hoballah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bouillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798310v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236405012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236402004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01974246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>