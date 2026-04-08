--- v0 (2026-03-10)
+++ v1 (2026-04-08)
@@ -476,598 +476,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation on multiaxial fatigue damage estimation of Qualmark chamber test table structures under random vibrations</w:t>
+                <w:t xml:space="preserve">Integration of multi-objective reliability-based design optimization into thermal energy management: Application on phase change material-based heat sinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Debich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Yaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Based Design of Structures and Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15397734.2021.1936018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348504v1</w:t>
+                <w:t xml:space="preserve">hal-03348502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of multi-objective reliability-based design optimization into thermal energy management: Application on phase change material-based heat sinks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental investigation on multiaxial fatigue damage estimation of Qualmark chamber test table structures under random vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41, pp.102906. </w:t>
+              <w:t xml:space="preserve">Mechanics Based Design of Structures and Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15397734.2021.1936018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348502v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of PCM-based finned heat sinks for mechatronic components: A numerical investigation and parametric study</w:t>
+                <w:t xml:space="preserve">An efficient optimization based on the robust hybrid method for the coupled acoustic–structural system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessem Debich</w:t>
+                <w:t xml:space="preserve">Khalil Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhalak El Hami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajih Gafsi</w:t>
+                <w:t xml:space="preserve">Lassaad Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassaad Walha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.101960. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (21), pp.1816-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1525629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112268v1</w:t>
+                <w:t xml:space="preserve">hal-03112272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient optimization based on the robust hybrid method for the coupled acoustic–structural system</w:t>
+                <w:t xml:space="preserve">Design optimization of PCM-based finned heat sinks for mechatronic components: A numerical investigation and parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Dammak</w:t>
+                <w:t xml:space="preserve">Bessem Debich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhalak El Hami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (21), pp.1816-1826. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.101960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1525629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112272v1</w:t>
+                <w:t xml:space="preserve">hal-03112268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient reliability-based design optimization study for PCM-based heat-sink used for cooling electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Debich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhalak El Hami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
@@ -1105,64 +1105,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial fatigue damage estimation of structures under random vibrations using Matsubara’s criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.253-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1196,77 +1196,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Based Design Optimization for Multiaxial Fatigue Damage Analysis Using Robust Hybrid Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kharmanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,64 +1326,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local multiaxial fatigue damage estimation for structures under random vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,103 +1475,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling PCM-based Heat Sinks finite elements model for mechatronic devices with Design Optimization procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Debich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhalak Elhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 6th International Conference on Optimization and Applications (ICOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Beni Mellal, France. pp.1-4, </w:t>
@@ -1641,103 +1641,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study for PCM-Based Heat Sinks: A Numerical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Debich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhalak El Hami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation of Complex Systems for Sustainable Energy Efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-95, 2022, </w:t>
@@ -1968,51 +1968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B113C86B"/>
+    <w:nsid w:val="5E746551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2199,51 +2199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-yaich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4901-0184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232287414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Ben Ameur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mtibaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yaich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Beyaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2025.102530" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668017v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gastaldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rafik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier-Budinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palanque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yaich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2021.1936018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dammak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gafsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Debich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Gafsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Walha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101960" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Dammak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1525629" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1836291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.03.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kharmanda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2017.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Elhami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA49421.2020.9094460" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04213497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMIR05" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-yaich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4901-0184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232287414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Ben Ameur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mtibaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yaich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Beyaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2025.102530" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668017v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gastaldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rafik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier-Budinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palanque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yaich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dammak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gafsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2021.1936018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Dammak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Walha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1525629" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Debich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Gafsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1836291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.03.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kharmanda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2017.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Elhami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA49421.2020.9094460" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04213497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMIR05" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>