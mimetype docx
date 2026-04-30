--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1968,51 +1968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E746551"/>
+    <w:nsid w:val="FDCAE80D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>