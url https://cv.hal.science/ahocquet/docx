--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Hocquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ex chimiste théoricien, ma nouvelle vie d'historien des sciences aux Archives Poincaré (UMR 7117) m'a conduit, depuis plusieurs années, à m'intéresser aux conditions de production de la science computationnelle. Mon axe de recherche consiste par une approche de « Science and Technology Studies » à m'interroger sur les relations entre le théoricien et l'ordinateur, en particulier en quoi l'importance croissante du logiciel a modifié les pratiques scientifiques de la communauté. Du point de vue de l'objet, mes travaux portent sur la modélisation et le logiciel, ce sont des &amp;quot;Software Studies&amp;quot;, et du point de vue méthodologique, ils consistent en une forme d'ethnographie « en ligne », en particulier sur des corpora de « conversations en fil ».</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Par extension, mes objets d'étude (Wikipédia, Football Manager...) ont tous pour point commun les relations entre software, épistémologie et politique par l'analyse des débats en ligne de communautés.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant, je développe un cours &amp;quot;Sciences et sociétés&amp;quot; dont la pédagogie a pour ambition d'enseigner les STS par la pratique, en faisant choisir aux étudiants des cas d'étude.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche : STS, Histoire des usages de l'informatique, Histoire des sciences: Histoire de la chimie computationnelle, Humanités numériques, Software studies, Wikipedia studies, Football studies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juggling Molecules: Toward An Archeology of Computational Tools in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Human Knowing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, (Dis)entangling Cognition, Meaning, Modeling, and Environments, 31 (3-4), pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software in science is ubiquitous yet overlooked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gramelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Diesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.465-468. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43588-024-00651-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la science - mais à quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Conducted Properly, Published Incorrectly”: The Evolving Status of Gel Electrophoresis Images Along Instrumental Transformations in Times of Reproducibility Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nephtali Callaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte zur Wissenschaftsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2-3), pp.233-258. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bewi.202200051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic issues in computational reproducibility: software as the elephant in the room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13194-021-00362-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science in Times of Coronavirus: Introducing the Concept of Real-Time Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substantia. An International Journal of the History of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.937. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Substantia-937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Parameterization, and Software: Epistemic Opacity in Computational Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.610-629. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/posc_a_00352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jérôme DENIS (2018), Le travail invisible des données. Éléments pour une sociologie des infrastructures scripturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La question européenne dans les organisations, 57, pp.201-204. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Camille Paloque-Bergès, Qu’est-ce qu’un forum Internet ? Une généalogie historique au prisme des cultures savantes numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 268, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/r089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We were here before the Web and hype…”: a brief history of and tribute to the Computational Chemistry List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pisanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cheminformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13321-018-0322-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailing list archives as useful primary sources for historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Section: RESAW - Studying the Web in Web Archives, 2 (1-2), pp.38 - 54. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1456741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only the Initiates Will Have the Secrets Revealed&amp;quot;: Computational Chemists and the Openness of Scientific Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (4), pp.40-58. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAHC.2018.1221048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football Manager: Mutual Shaping between Game, Sport, and Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of media studies and popular culture = Revue d'études des médias et de culture populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (Special Issue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia au prisme de l'épistémologie sociale et des études des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Willaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (141), pp.68-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereodynamics of nitrogen chiral centers in aza-β3-cyclodipeptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Asprogenidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (6), pp.341-9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.22160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT, ab initio, NMR, and NBO analyses of Nα-substituted hydrazino acetamides: Experimental vs theoretical values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein A. Dabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (13), pp.2322-2330. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Nghi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00245822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;hydrazinoturn&amp;quot; hydrogen bonding network in hydrazinopeptides and aza-B3-peptides as probed by an AIM topological analysis of the electronic density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delemotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haegy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N′-(3-Amino-1H-isoindol-1-ylidene)-R-carbohydrazides and Their Amide-Type Isomerism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Hordiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Biitseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Yu. Kornilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (12), pp.2833-2842. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular interactions along the reaction path of keto–enol tautomerism: Fukui functions as local softnesses and charges as local hardnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Toro-Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 686 (1-3), pp.213 - 218. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2004.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-nucleotides and 8-methylguanine of d(C1m8G2C3G4C5LG6LC7G8C9G10)2 act cooperatively to promote a left-handed helix under physiological salt conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Cherrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (23), pp.6986-95. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkg893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of a perfunctionalized β-cyclodextrin as probed by NMR and molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 303 (4), pp.379-393. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6215(97)00188-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility, Photoshop, and Collective Disciplining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nephtali Callaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 joint meeting of the EASST and the 4S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Science and Technology (EASST) and the Society for Social Studies of Science (4S), Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational chemistry and tensions around software in computational science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Society for the History of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the History of Science, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When digital was computational: circulation of scientific software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 joint meeting of the EASST and the 4S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Science and Technology (EASST) and the Society for Social Studies of Science (4S), Jul 2024, Amsteram, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Reproducibility and Scientific Software: beyond Code Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Biennial Conference of the Society for Philosophy of Science in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Philosophy of Science in Practice, Jul 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for flame wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the History of Technology (SHOT) 2017 Annual Meeting – Panel "Time out of joint"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the History of Technology, Oct 2017, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de « flame wars »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only the Initiates Will Have the Secrets Revealed&amp;quot; : Computational Chemists and the Openness of Scientific Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for the Philosophy of Chemistry (ISPC) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.40-58, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAHC.2018.1221048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Only the Initiates Will Have the Secrets Revealed” : Software Packages in Computational Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual SIGCIS Conference "Measure, model, mix: computer as instrument"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science History Institute, Oct 2017, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only the initiates will have the secrets revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences & Sociétés&amp;quot; as an STS 101 Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of controversies in education sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORmation par la Cartographie des Controverses à l’Analyse des Sciences et des Techniques, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTFM! Threaded conversations as natively digital corpora for the historian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of European Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTFM! Threaded conversations as natively digital corpora for the historian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Digital HPS Consortium Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football Manager, mutual shaping of game, sport, and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> From traditional games to digital games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTFM! Scientific modeling and the generification of software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HaPoC 2013 : 2nd International Conference on the History and Philosophy of Computing 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectifs scientifiques et techniciens étudiés à partir de leurs échanges en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources nativement numériques pour la recherche en histoire et patrimoine: pratiques et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia en tant que forum : une analyse ethnographique de la production d’articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia, objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTFM! Computational Chemists and Software Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of the History of Technology, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de flame wars dans une liste de diffusion académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03218349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de modélisation en chimie computationnelle : pluralisme et pragmatisme, software et benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard-Emmanuel Eastes; Bernadette Bensaude-Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie de la chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2020, Philosophie Des Sciences, 9782807305663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours 11. Reprenez ce texte sur la science ouverte et transformez-le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Leroy-Terquem; Sarah Clément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.I.Lex, le blog revisité. Parcours de lectures dans le carnet d’un juriste et bibliothécaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’ENSSIB, pp.527-534, 2019, La Numérique, 978-2-37546-115-0. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia en tant que forum : une analyse de réseaux sociaux pour l’ethnographie de la production d’articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia, objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84016-205-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTFM! La chimie computationelle: une communauté scientifique loin du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et Cultures du Libre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, pp.487, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why UEFA's approach to flags at football matches need a rethink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AB.d39w9xjp4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Play the Game, Know the Game, Shape the Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Chemistry as Voodoo Quantum Mechanics : Models, Parameterization, and Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Hocquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ex chimiste théoricien, ma nouvelle vie d'historien des sciences aux Archives Poincaré (UMR 7117) m'a conduit, depuis plusieurs années, à m'intéresser aux conditions de production de la science computationnelle. Mon axe de recherche consiste par une approche de « Science and Technology Studies » à m'interroger sur les relations entre le théoricien et l'ordinateur, en particulier en quoi l'importance croissante du logiciel a modifié les pratiques scientifiques de la communauté. Du point de vue de l'objet, mes travaux portent sur la modélisation et le logiciel, ce sont des &amp;quot;Software Studies&amp;quot;, et du point de vue méthodologique, ils consistent en une forme d'ethnographie « en ligne », en particulier sur des corpora de « conversations en fil ».</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Par extension, mes objets d'étude (Wikipédia, Football Manager...) ont tous pour point commun les relations entre software, épistémologie et politique par l'analyse des débats en ligne de communautés.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant, je développe un cours &amp;quot;Sciences et sociétés&amp;quot; dont la pédagogie a pour ambition d'enseigner les STS par la pratique, en faisant choisir aux étudiants des cas d'étude.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche : STS, Histoire des usages de l'informatique, Histoire des sciences: Histoire de la chimie computationnelle, Humanités numériques, Software studies, Wikipedia studies, Football studies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juggling Molecules: Toward An Archeology of Computational Tools in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Human Knowing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, (Dis)entangling Cognition, Meaning, Modeling, and Environments, 31 (3-4), pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software in science is ubiquitous yet overlooked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gramelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Diesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.465-468. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43588-024-00651-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la science - mais à quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Conducted Properly, Published Incorrectly”: The Evolving Status of Gel Electrophoresis Images Along Instrumental Transformations in Times of Reproducibility Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nephtali Callaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte zur Wissenschaftsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2-3), pp.233-258. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bewi.202200051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic issues in computational reproducibility: software as the elephant in the room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13194-021-00362-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science in Times of Coronavirus: Introducing the Concept of Real-Time Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substantia. An International Journal of the History of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.937. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Substantia-937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Parameterization, and Software: Epistemic Opacity in Computational Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.610-629. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/posc_a_00352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jérôme DENIS (2018), Le travail invisible des données. Éléments pour une sociologie des infrastructures scripturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La question européenne dans les organisations, 57, pp.201-204. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Camille Paloque-Bergès, Qu’est-ce qu’un forum Internet ? Une généalogie historique au prisme des cultures savantes numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 268, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/r089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We were here before the Web and hype…”: a brief history of and tribute to the Computational Chemistry List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pisanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cheminformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13321-018-0322-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailing list archives as useful primary sources for historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Section: RESAW - Studying the Web in Web Archives, 2 (1-2), pp.38 - 54. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1456741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only the Initiates Will Have the Secrets Revealed&amp;quot;: Computational Chemists and the Openness of Scientific Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (4), pp.40-58. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAHC.2018.1221048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football Manager: Mutual Shaping between Game, Sport, and Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of media studies and popular culture = Revue d'études des médias et de culture populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (Special Issue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia au prisme de l'épistémologie sociale et des études des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Willaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (141), pp.68-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereodynamics of nitrogen chiral centers in aza-β3-cyclodipeptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Asprogenidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (6), pp.341-9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.22160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT, ab initio, NMR, and NBO analyses of Nα-substituted hydrazino acetamides: Experimental vs theoretical values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein A. Dabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (13), pp.2322-2330. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Nghi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00245822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;hydrazinoturn&amp;quot; hydrogen bonding network in hydrazinopeptides and aza-B3-peptides as probed by an AIM topological analysis of the electronic density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delemotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haegy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N′-(3-Amino-1H-isoindol-1-ylidene)-R-carbohydrazides and Their Amide-Type Isomerism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Hordiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Biitseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Yu. Kornilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (12), pp.2833-2842. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular interactions along the reaction path of keto–enol tautomerism: Fukui functions as local softnesses and charges as local hardnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Toro-Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 686 (1-3), pp.213 - 218. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2004.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-nucleotides and 8-methylguanine of d(C1m8G2C3G4C5LG6LC7G8C9G10)2 act cooperatively to promote a left-handed helix under physiological salt conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Cherrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (23), pp.6986-95. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkg893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of a perfunctionalized β-cyclodextrin as probed by NMR and molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 303 (4), pp.379-393. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6215(97)00188-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility, Photoshop, and Collective Disciplining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nephtali Callaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 joint meeting of the EASST and the 4S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Science and Technology (EASST) and the Society for Social Studies of Science (4S), Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational chemistry and tensions around software in computational science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Society for the History of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the History of Science, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When digital was computational: circulation of scientific software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 joint meeting of the EASST and the 4S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Science and Technology (EASST) and the Society for Social Studies of Science (4S), Jul 2024, Amsteram, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Reproducibility and Scientific Software: beyond Code Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Biennial Conference of the Society for Philosophy of Science in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Philosophy of Science in Practice, Jul 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for flame wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the History of Technology (SHOT) 2017 Annual Meeting – Panel "Time out of joint"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the History of Technology, Oct 2017, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de « flame wars »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Only the Initiates Will Have the Secrets Revealed” : Software Packages in Computational Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual SIGCIS Conference "Measure, model, mix: computer as instrument"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science History Institute, Oct 2017, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only the Initiates Will Have the Secrets Revealed&amp;quot; : Computational Chemists and the Openness of Scientific Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for the Philosophy of Chemistry (ISPC) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.40-58, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAHC.2018.1221048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only the initiates will have the secrets revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences & Sociétés&amp;quot; as an STS 101 Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of controversies in education sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORmation par la Cartographie des Controverses à l’Analyse des Sciences et des Techniques, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTFM! Threaded conversations as natively digital corpora for the historian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of European Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTFM! Threaded conversations as natively digital corpora for the historian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Digital HPS Consortium Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football Manager, mutual shaping of game, sport, and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> From traditional games to digital games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectifs scientifiques et techniciens étudiés à partir de leurs échanges en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources nativement numériques pour la recherche en histoire et patrimoine: pratiques et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTFM! Scientific modeling and the generification of software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HaPoC 2013 : 2nd International Conference on the History and Philosophy of Computing 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia en tant que forum : une analyse ethnographique de la production d’articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia, objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTFM! Computational Chemists and Software Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of the History of Technology, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de flame wars dans une liste de diffusion académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03218349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de modélisation en chimie computationnelle : pluralisme et pragmatisme, software et benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard-Emmanuel Eastes; Bernadette Bensaude-Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie de la chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2020, Philosophie Des Sciences, 9782807305663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours 11. Reprenez ce texte sur la science ouverte et transformez-le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Leroy-Terquem; Sarah Clément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.I.Lex, le blog revisité. Parcours de lectures dans le carnet d’un juriste et bibliothécaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’ENSSIB, pp.527-534, 2019, La Numérique, 978-2-37546-115-0. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia en tant que forum : une analyse de réseaux sociaux pour l’ethnographie de la production d’articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia, objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84016-205-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTFM! La chimie computationelle: une communauté scientifique loin du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et Cultures du Libre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, pp.487, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why UEFA's approach to flags at football matches need a rethink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AB.d39w9xjp4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Play the Game, Know the Game, Shape the Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Chemistry as Voodoo Quantum Mechanics : Models, Parameterization, and Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wieber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Olteanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gramelsberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43588-024-00651-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nephtali Callaerts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bewi.202200051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13194-021-00362-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Substantia-937" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/posc_a_00352" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pisanty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-018-0322-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1456741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2018.1221048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Asprogenidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Grel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sala&#252;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22160" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJT5X8N8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein A. Dabbagh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rasti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.02.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW98NSW1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Simo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnarez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haegy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Hordiyenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Biitseva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Yu. Kornilov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65D0C5A61E3B3825CE852C8D2A7495BDFC1ED0E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toro-Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2004.08.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W24BNLR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Cherrak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauffret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Santamaria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghomi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg893" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Michon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00188-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D6168DAAFCE5C7EEFA274E0C0C22024607D1C68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10501" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AB.d39w9xjp4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wieber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Olteanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gramelsberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43588-024-00651-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nephtali Callaerts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bewi.202200051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13194-021-00362-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Substantia-937" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/posc_a_00352" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pisanty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-018-0322-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1456741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2018.1221048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Asprogenidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Grel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sala&#252;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22160" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJT5X8N8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein A. Dabbagh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rasti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.02.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW98NSW1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Simo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnarez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haegy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Hordiyenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Biitseva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Yu. Kornilov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65D0C5A61E3B3825CE852C8D2A7495BDFC1ED0E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toro-Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2004.08.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W24BNLR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Cherrak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauffret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Santamaria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghomi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg893" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Michon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00188-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D6168DAAFCE5C7EEFA274E0C0C22024607D1C68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10501" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AB.d39w9xjp4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>