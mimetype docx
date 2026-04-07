--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -344,3260 +344,3528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end lifecycle machine learning framework for predictive maintenance of critical equipment</w:t>
+                <w:t xml:space="preserve">A composite photovoltaic power prediction optimization model based on nonlinear meteorological factors analysis and hybrid deep learning framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Marchand</w:t>
+                <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17517575.2024.2448008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169, pp.110660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2025.110660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990296v2</w:t>
+                <w:t xml:space="preserve">hal-05065926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking-based multi-objective ensemble framework for prediction of hypertension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">End-to-end lifecycle machine learning framework for predictive maintenance of critical equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
+                <w:t xml:space="preserve">Jeremie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119351⟩</w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2024.2448008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040699v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on missing values for main challenges and methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A new mobile diagnosis system for estimation of crop disease severity using deep transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengji Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tao Wang</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2023.102268⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426492v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Laplacian weight random forest imputation for imbalance and mixed-type data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stacking-based multi-objective ensemble framework for prediction of hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102122⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.119351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040673v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and Challenges in Short Food Supply Chains: A Systematic Literature Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">A review on missing values for main challenges and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14053029⟩</w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119, pp.102268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2023.102268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937959v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homecare Interventions as a Service Model for Obstructive Sleep Apnea: Delivering personalised phone call using patient profiling and adherence predictions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">An adaptive Laplacian weight random forest imputation for imbalance and mixed-type data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2022.104935⟩</w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.102122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874557v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ML-based Energy-Efficient Mechanism for 6G Enabled Industrial Network in Box Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Issues and Challenges in Short Food Supply Chains: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2020.3026663⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.3029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14053029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081971v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Data Forecasting Using LSTM and Bi-LSTM Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Homecare Interventions as a Service Model for Obstructive Sleep Apnea: Delivering personalised phone call using patient profiling and adherence predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jensen Selwyn Joymangul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app112411820⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2022.104935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574223v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule based recommendation system to support crop lifecycle management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards ML-based Energy-Efficient Mechanism for 6G Enabled Industrial Network in Box Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noman Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (issue 10), pp.7185 - 7192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19255/JMPM02717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TII.2020.3026663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173354v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green media-aware medical IoT system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field Data Forecasting Using LSTM and Bi-LSTM Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Kumar Sangaiah</w:t>
+                <w:t xml:space="preserve">Paweena Suebsombut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Pirphulal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Belhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-018-5634-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (24), pp.11820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app112411820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788363v1</w:t>
+                <w:t xml:space="preserve">hal-03574223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making for PLM Maturity Analysis based on an Integrated Fuzzy AHP and VIKOR Methodology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rule based recommendation system to support crop lifecycle management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweena Suebsombut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (2), pp.155-179. </w:t>
+              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219686718500105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19255/JMPM02717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820697v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency comparison between data rate control and transmission power control algorithms for wireless body sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Green media-aware medical IoT system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Arun Kumar Sangaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Pirphulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wanqing Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (3), pp.3045-3064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1550147717750030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-018-5634-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788366v1</w:t>
+                <w:t xml:space="preserve">hal-01788363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Trends in Knowledge Research on Supply Chain Management and Product Lifecycle Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Multi-Criteria Decision Making for PLM Maturity Analysis based on an Integrated Fuzzy AHP and VIKOR Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (2), pp.155-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219686718500105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635036v1</w:t>
+                <w:t xml:space="preserve">hal-01820697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product lifecycle management solution for collaborative development of Wearable Meta-Products using set-based concurrent engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficiency comparison between data rate control and transmission power control algorithms for wireless body sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Taha Elhariri Essamlali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanqing Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1063293X16671386⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1550147717750030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575865v1</w:t>
+                <w:t xml:space="preserve">hal-01788366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly identifying opinion mining elements and fuzzy measurement of opinion intensity to analyze product features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Classification and Trends in Knowledge Research on Supply Chain Management and Product Lifecycle Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pittawat Ueasangkomsate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (1), pp.55-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575880v1</w:t>
+                <w:t xml:space="preserve">hal-01635036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensitivity Analysis Approach to Identify Key Environmental Performance Factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Product lifecycle management solution for collaborative development of Wearable Meta-Products using set-based concurrent engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Taha Elhariri Essamlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suiran Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Mathematical Problems in Engineering,, vol. 2014, (Article ID 918795,), 9 p.,. </w:t>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.41-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/918795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1063293X16671386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337003v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to assess the products' global environmental impacts by considering pollution transfer phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Jointly identifying opinion mining elements and fuzzy measurement of opinion intensity to analyze product features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2-3), pp.114-136. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.122-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJPLM.2014.065861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467653v1</w:t>
+                <w:t xml:space="preserve">hal-01575880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Inconsistency Repairing of Pairwise Comparison Matrices Using Integrated Linear Programming and Eigenvector Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Sensitivity Analysis Approach to Identify Key Environmental Performance Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suiran Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014, pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/989726⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Mathematical Problems in Engineering,, vol. 2014, (Article ID 918795,), 9 p.,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/918795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170150v1</w:t>
+                <w:t xml:space="preserve">hal-01337003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Inconsistency Repairing of Pairwise Comparison Matrices Using Integrated Linear Programming and Eigenvector Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A novel approach to assess the products' global environmental impacts by considering pollution transfer phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/989726⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2-3), pp.114-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJPLM.2014.065861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336977v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLM components monitoring framework for SMEs based on a PLM maturity model and FAHP methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optimal Inconsistency Repairing of Pairwise Comparison Matrices Using Integrated Linear Programming and Eigenvector Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suiran Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3963/jmpm.v2i1.53⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (vol. 2014,), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/989726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356038v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving consistent pairwise comparison matrices in decision making methodologies based on linear programming method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optimal Inconsistency Repairing of Pairwise Comparison Matrices Using Integrated Linear Programming and Eigenvector Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IFS-141164⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/989726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356035v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System of Quality, Safety, and Environment Integration based on QFD and Risk Approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">Deriving consistent pairwise comparison matrices in decision making methodologies based on linear programming method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Operations and Quantitative Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.1977-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IFS-141164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170883v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy knowledge fusion framework for terms conflict resolution in concurrent engineering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A PLM components monitoring framework for SMEs based on a PLM maturity model and FAHP methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhaomin Cao</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suiran Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1063293X11403510⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.108-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3963/jmpm.v2i1.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355999v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular eco-design method for life cycle engineering based on redesign risk control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+                <w:t xml:space="preserve">A System of Quality, Safety, and Environment Integration based on QFD and Risk Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Amegouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Operations and Quantitative Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.301-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01356002v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fuzzy Method for dealing with inconsistency - Production System Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Gien</w:t>
+                <w:t xml:space="preserve">A fuzzy knowledge fusion framework for terms conflict resolution in concurrent engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaomin Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJPD.2009.022282⟩</w:t>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1063293X11403510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527456v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quality management system based on fuzzy quality pointers in ISO 9000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A modular eco-design method for life cycle engineering based on redesign risk control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suiran Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo M. Savino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJPD.2009.025255⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (9-12), pp.1215-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-011-3246-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444368v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Fuzzy Method for dealing with inconsistency - Production System Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Product Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1/2), pp.170 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJPD.2009.022282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quality management system based on fuzzy quality pointers in ISO 9000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo M. Savino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Product Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (4), pp.419 - 430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJPD.2009.025255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An approach based on fuzzy sets for manufacturing system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Seklouli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Gien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacqmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (2), pp.315 335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020754021000024166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3607,428 +3875,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de trajectoires à partir de données non longitudinales à l'aide de l'analyse formelle de concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Cheima Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systemic-oriented architecture of a Digital Twin for an industrial production system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xeniya Pystina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOHOMA2025 15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Digital Biomarkers with Feedback-Driven Clustering for Optimized CPAP Adherence in OSA Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paisley, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive learning mode comparison for Predictive Maintenance Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4043,359 +4311,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Portfolio for Personalized CPAP Treatment: Adaptive Digital Biomarker-Driven Strategies Across the OSA Care Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 38th IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Clustering to improve Anomaly Detection in Nuclear equipments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Fault Prediction in Nuclear Industry: Hybridization of Knowledge- and Data-Driven Techniques (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,1236 +4678,1236 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès annuel de la SAGIP (Société d'automatique, de génie industriel &amp; de productique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel deep learning framework for time series prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 2nd Société d'Automatique, de Génie Industriel et de Productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPAP Adherence Improvement for OSA Patients through Integrated Feedback Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE EBMS Society, Nov 2024, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Applications Technology (CCAT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Guiyang, China. pp.97-103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCAT59108.2023.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intelligent Remote Consultation System for Oral Prevention in Children: A Case Study in Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Cheima Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariuntuul Garidkhuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popularity Prediction of Micro-Blog Hot Topics Based on Time-Series Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia. pp.199-204, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SKIMA59232.2023.10387341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Big Data Engineering and Education (BDEE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chengdu university, Aug 2023, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prediction Framework for Lifestyle-Related Disease Prediction Using Healthcare Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Big Data Engineering and Education (BDEE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chengdu University, Aug 2023, CHENGDU, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of multi-layers networks to elicit and capture product changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Douass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFIP International Conference on Product Lifecycle Management (PLM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique Montréal, Jul 2023, Montreal, QC, Canada. pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing Values for Classification of Machine Learning in Medical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan REN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 5th International Conference on Artificial Intelligence and Big Data (ICAIBD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chengdu, China. pp.101-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAIBD55127.2022.9820448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-art and maturity overview of the nuclear industry on predictive maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5654,6862 +5922,6862 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Grenoble Alpes and Grenoble-INP, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Evaluation in a Smart Farm using Kirkpatrick Model: A Case Study of Chiang Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suepphong Chernbumroong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweena Suebsombut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint International Conference on Digital Arts, Media and Technology with ECTI Northern Section Conference on Electrical, Electronics, Computer and Telecommunications Engineering (ECTI DAMT &amp; NCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chiang Rai University, Jan 2022, Chiang Rai, Thailand. pp.463-466, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECTIDAMTNCON53731.2022.9720376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine value chain: an overview and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allam Sanae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Bouzekri El Idrissi Adiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference of Logistics and Supply Chain Management LOGISTIQUA 2022 – May, 25 -27 National School of Business and Management (ENCGJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.Chouaib Doukkali University, ELJADIDA – Morocco, May 2022, ELJADIDA, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/logistiqua55056.2022.9938030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatbot Application to Support Smart Agriculture in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweena Suebsombut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suepphong Chernbumroong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint International Conference on Digital Arts, Media and Technology with ECTI Northern Section Conference on Electrical, Electronics, Computer and Telecommunications Engineering (ECTI DAMT &amp; NCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chiang Rai university, Jan 2022, Chiang Rai, Thailand. pp.364-367, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ectidamtncon53731.2022.9720318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Measurement and Improvement in Short Food Supply Chains: A Case Study from Lyon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgesu Bayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CamTech University, Dec 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework elements for Digital Twin deployment in production systems domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xeniya Pystina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Information Society and Technology (ICIST 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Kopaonik, Croatia. pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertension Prediction Using Optimal Random Forest and Real Medical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Phnom Penh, Cambodia. pp.67-72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SKIMA57145.2022.10029572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Depot Vehicle Routing Problem with Branch-and-Cut: An application in Short Food Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgesu Bayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstructive Sleep Apnea compliance: verifications and validations of personalized interventions for PAP therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jensen Selwyn Joymangul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Mexico, Mexico. pp.2367-2373, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9629905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Peatland Management with IoT and Data Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiun Terng Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aduwati Sali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Kamariah Noordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhanuddin Mohd. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazirulhisyam Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFIP Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.549-557, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03346490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin for production systems: a literature perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Pystina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improvement of Support Vector Machine Imputation Algorithm Based on Multiple Iteration and Grid Search Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Informatics, IoT, and Enabling Technologies, ICIoT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Doha, Qatar. pp.538-543, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIoT48696.2020.9089571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstructive Sleep Apnea Compliance: Modeling Home Care Patient Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jensen Selwyn Joymangul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 33rd International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rochester, United States. pp.397-402, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMS49503.2020.00082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Smart Agriculture Literacy of Farmers in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweena Suebsombut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suepphong Chernbumroong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensri Jaroenwanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pongsutti Phuensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Joint International Conference on Digital Arts, Media and Technology with ECTI Northern Section Conference on Electrical, Electronics, Computer and Telecommunications Engineering (ECTI DAMT &amp; NCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pattaya University, Mar 2020, Pattaya, Thailand. pp.242-245, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECTIDAMTNCON48261.2020.9090695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-Based Knowledge Transfer Approach for Smart Farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewan Md Farid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th annual International Conference on Education and New Learning Technologies (IATED EDULEARN 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Mining In Skills 4.0 for Ameliorating I4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewan Md Farid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th annual International Conference on Education and New Learning Technologies (IATED EDULEARN 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-oriented approach to improve adherence to CPAP therapy during the initiation phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jensen Selwyn Joymangul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE international Conference on Software, Knowledge, Information Management and Applications (SKIMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Island of Ulkulhas, Maldives. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of the Decision-Making Aspect of the Manufacturing Executing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Adnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Design and Production CPI2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, FES, Morocco. pp.276-285, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PLM approach to support nuclear decommissioning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience (DEM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery Friendly Internet of Medical Media Things Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanqing Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd &amp; 4th EAI International Conference on Interoperability and on Safety and Security in IoT (InterIoT 2017) (SaSeIoT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Valencia, Spain. pp.11-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93797-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBaaS-based Authentication service for handicraft products traceability system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Beqqali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SKIMA.2018.8631519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM and BIM approach to support information management in nuclear decommissioning: a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.104-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery Friendly Internet of Medical Media Things Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EAI International Conference on Interoperability in IoT (InterIoT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Model in PLM System to Support Product Traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.612-622, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and trends in knowledge research relevance and context for smart farm technology development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweena Suebsombut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sri Lanka Institute of Information Technology, Dec 2017, Colombo, Sri Lanka. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SKIMA.2017.8294110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The using of bibliometric analysis to classify trends and future directions on &amp;quot;Smart Farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweena Suebsombut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pittawat Ueasangkomsate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Digital Arts, Media and Technology (ICDAMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chiang Mai University, Mar 2017, Chiang Mai, Thailand. pp.136-141, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDAMT.2017.7904950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical QoS Optimization over joint Body Sensor Networks and Internet of Multimedia Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EAI International conference on Body Area Networks (BODYNETS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN OPTIMIZATION APPROACH FOR SCHEDULING FRESH FRUIT EXPORTING OPERATIONS WITH QUALITY LOSS DUE TO TRANSPORTATION AND HOLDING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damrongpol Kamhangwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Logistics and Transport ICLT'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, BANGKOK, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Loss Assessment and An Optimization Approach for Scheduling Fresh Fruit Exporting Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damrongpol Kamhangwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMATION SYSTEM LOGISTIC AND SUPPLY CHAIN ILS'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive agent-based decision-making system for SBCE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Quantification of Freshness Loss and an optimization approach for managing fresh fruit exportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damrongpol Kamhangwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2016.114⟩</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, CHENGDU, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SKIMA.2016.7916234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575879v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Freshness Loss and an optimization approach for managing fresh fruit exportation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A reactive agent-based decision-making system for SBCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Taha Elhariri Essamlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SKIMA.2016.7916234⟩</w:t>
+              <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Jose, United States. pp.746--753, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2016.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085721v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM System Support for Collaborative Development of Wearable Meta-Products Using SBCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Taha Elhariri Essamlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.33-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.377-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on Telemonitoring of Maternal Healthcare Targeting Medical Cyber Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Abul Kashem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hanif Seddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Advanced Information and Communication Technology (ICAICT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dacca, Bangladesh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th IFIP International Conference on Product Lifecycle Management PLM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Columbia, South Carolina, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer Reviews Analysis Based on Information Extraction Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florendia Fourli-Kartsouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.227-237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environmental Burden Shifting Approach to Re-evaluate the Environmental Impacts of Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.56-65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability as an integral part of supply chain logistics management: an analytical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Logistics and Transport (ICLT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Realizing the Smart Product Traceability System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra K Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International Conference on Software, Knowledge, Information Management &amp; Applications (SKIMA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Kathmandu, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Opinion Mining Elements Based on De-Pendency Relations and Fuzzy Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Artificial Intelligence (ICAI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy multi-criteria lifecycle system maturity decision making based on an integrated Fuzzy AHP and VIKOR methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Conference on Computational Science and Technology (ICCST 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kota Kinabalu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Methodology for Collaborative Development of Intelligent Wearable Meta-Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Taha Elhariri Essamlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dhaka, Bangladesh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM Maturity Evaluation and Prediction Based on a Maturity Assessment and Fuzzy Sets Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.333-344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Criteria Sustainability Measurement For Supplier Assessment Using Fuzzy AHP Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: International Conference on Logistics and Transportation (ICLT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kualar Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring applicability of Cobacabana in job shop environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jirapat Wanitwattanakosol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apichat Sopadang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJIE 2013 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Busan, South Korea. pp.596--602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic principles of an integrated Quality, Safety and Environment management system - Empirical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Sur La Conception &amp; Production Intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, TLEMCEN, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of implementation of a QSE integrated management system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Software, Knowledge, Information Management and Applications (SKIMA2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, CHIANGMAI, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of implementation of a QSE integrated management system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international Conference on Software, Knowledge, Information Management and Applications (SKIMA13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LCIA Model Considering Pollution Transfer Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suiran Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.365-374, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A life cycle environmental transfer impact computing model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Qingyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP WG5.1 10Th International Conference on Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Indicators for Evaluating Supply Chain Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteeraku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apichat Sopadang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Green and Sustainable Innovation 2012 At: Chiang Mai, Thailand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chiang Mai University - Thailand, May 2012, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Multiple Criteria Decision Aid for Measuring Sustainability Supply Chain Performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The environmental impact integration in product lifecycle: State of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Green Supply Chain, GSC'2012, Arras, France, 21-22 June, 06/2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, ARRAS, France. https://www.lgi2a.univ-artois.fr/spip/fr/evenements/international-conference-on-green-supply-chain-gsc-2016</w:t>
+              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169926v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental impact integration in product lifecycle: State of the art</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Selecting Multiple Criteria Decision Aid for Measuring Sustainability Supply Chain Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Chengdu, China</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Green Supply Chain, GSC'2012, Arras, France, 21-22 June, 06/2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, ARRAS, France. https://www.lgi2a.univ-artois.fr/spip/fr/evenements/international-conference-on-green-supply-chain-gsc-2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467643v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting Multiple Criteria Decision Aid for Measuring Sustainability Supply Chain Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apichat Sopadang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Green Supply Chain (GSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evaluation of sustainable supply chain management performance: Thai electronic industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2011 Doctoral Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Indicators for Sustainable Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apichat Sopadang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software, Knowledge Information, Industrial Management and Applications SKIMA'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Benevento, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Supply Chain Management Performance Evaluation Approaches: A Comparative Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SIL 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, CASABLANCA, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Supply Chain Management from the Perspectives of Risk Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS2010, Competitive and Sustainable Manufacturing, Products and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, cernobio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Supply Chain Management: State- of- the- Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarker Rafij Ahmed Ratan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mijanur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferrence on Software, Knowledge, Information Management and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Paro, Bhutan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploration of Sustainable Supply Chain Perspective: Comparative Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Logistics and Transportation (ICLT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Simulation des relations interentreprises dans un contexte Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Elkadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International de Génie Industriel, GI'2007, Trois Rivières.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Québec, Canada. sur CD ROM - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New QFD-based Method for Manufacturing System Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEATS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, VALENCIENNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12519,177 +12787,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Quality of Service Optimization over Internet of Multimedia Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangaiah Arun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gul Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence for Multimedia Big Data on the Cloud with Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, Elsevier, 2018, 0128133279, 9780128133279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-813314-9.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12757,51 +13025,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="298EB9C1"/>
+    <w:nsid w:val="5FF34FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12988,51 +13256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aicha-sekhari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1184-1433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182629678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2023.102268" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgesu Bayir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14053029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Selwyn Joymangul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Sodhro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Zahid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirbhulal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3026663" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paweena Suebsombut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradorn Sureephong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Belhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19255/JMPM02717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Sangaiah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirphulal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5634-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219686718500105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147717750030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pittawat Ueasangkomsate" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha Elhariri Essamlali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16671386" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiran Yu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/918795" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2014.065861" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/989726" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3963/jmpm.v2i1.53" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-141164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bennouna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Cao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X11403510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3246-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K83W8PMT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli Sekhari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.022282" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M. Savino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.025255" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacqmart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020754021000024166" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Kakaei Siahkal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengji Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAT59108.2023.00025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariuntuul Garidkhuu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA59232.2023.10387341" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Favre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Douass" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan REN" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIBD55127.2022.9820448" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suepphong Chernbumroong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTIDAMTNCON53731.2022.9720376" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allam Sanae" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bouzekri El Idrissi Adiba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/logistiqua55056.2022.9938030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ectidamtncon53731.2022.9720318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA57145.2022.10029572" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatelet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629905" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Terng Liew" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aduwati Sali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Kamariah Noordin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhanuddin Mohd. Ali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_51" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Pystina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIoT48696.2020.9089571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS49503.2020.00082" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173412v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pensri Jaroenwanit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsutti Phuensane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTIDAMTNCON48261.2020.9090695" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082321v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewan Md Farid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adnane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_25" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corbeaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93797-7_2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464491v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahbabi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2018.8631519" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640987v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764163v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_54" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2017.8294110" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradorn Sureepong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAMT.2017.7904950" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085711v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damrongpol Kamhangwong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.114" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2016.7916234" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377426v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_34" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788526v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abul Kashem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hanif Seddiqi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florendia Fourli-Kartsouni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_21" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722898v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra K Mishra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salinee Santiteerakul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_33" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169955v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santiteerakul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirapat Wanitwattanakosol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Sopadang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170854v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574860v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bennouna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amegouz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_37" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qingyan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169938v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salinee Santiteeraku" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574889v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550309v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hossain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarker Rafij Ahmed Ratan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijanur Rahman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169949v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196525v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909315v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangaiah Arun Kumar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Hassan Sodhro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813314-9.00013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aicha-sekhari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1184-1433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182629678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengji Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2023.102268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgesu Bayir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14053029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Selwyn Joymangul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104935" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Sodhro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Zahid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirbhulal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3026663" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paweena Suebsombut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradorn Sureephong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Belhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411820" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19255/JMPM02717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Sangaiah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirphulal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5634-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219686718500105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147717750030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pittawat Ueasangkomsate" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha Elhariri Essamlali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16671386" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiran Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/918795" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2014.065861" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/989726" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-141164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3963/jmpm.v2i1.53" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bennouna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X11403510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3246-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K83W8PMT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli Sekhari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.022282" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M. Savino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.025255" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacqmart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020754021000024166" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Kakaei Siahkal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAT59108.2023.00025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariuntuul Garidkhuu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA59232.2023.10387341" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Favre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Douass" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan REN" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIBD55127.2022.9820448" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suepphong Chernbumroong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTIDAMTNCON53731.2022.9720376" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187546v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allam Sanae" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bouzekri El Idrissi Adiba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/logistiqua55056.2022.9938030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173388v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ectidamtncon53731.2022.9720318" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA57145.2022.10029572" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595341v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629905" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346490v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Terng Liew" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aduwati Sali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Kamariah Noordin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhanuddin Mohd. Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_51" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Pystina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905626v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIoT48696.2020.9089571" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947324v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS49503.2020.00082" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pensri Jaroenwanit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsutti Phuensane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTIDAMTNCON48261.2020.9090695" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewan Md Farid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082298v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453236v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086879v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adnane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_25" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corbeaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93797-7_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahbabi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2018.8631519" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_54" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2017.8294110" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradorn Sureepong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAMT.2017.7904950" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788489v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085711v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damrongpol Kamhangwong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085721v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2016.7916234" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.114" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377426v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699676v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_34" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abul Kashem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hanif Seddiqi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086803v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377446v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florendia Fourli-Kartsouni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722898v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra K Mishra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575901v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salinee Santiteerakul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386514v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_33" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santiteerakul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirapat Wanitwattanakosol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Sopadang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170838v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bennouna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amegouz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461865v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_37" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qingyan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salinee Santiteeraku" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467643v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169926v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550309v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550320v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hossain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarker Rafij Ahmed Ratan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijanur Rahman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169949v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267948v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909315v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangaiah Arun Kumar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Hassan Sodhro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813314-9.00013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>