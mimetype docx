--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -214,503 +214,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing failure prediction in nuclear industry: Hybridization of knowledge- and data-driven techniques</w:t>
+                <w:t xml:space="preserve">A composite photovoltaic power prediction optimization model based on nonlinear meteorological factors analysis and hybrid deep learning framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+                <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Sekhari</w:t>
+                <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.111387. </w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169, pp.110660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2025.110660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206572v1</w:t>
+                <w:t xml:space="preserve">hal-05065926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite photovoltaic power prediction optimization model based on nonlinear meteorological factors analysis and hybrid deep learning framework</w:t>
+                <w:t xml:space="preserve">End-to-end lifecycle machine learning framework for predictive maintenance of critical equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengji Yang</w:t>
+                <w:t xml:space="preserve">Jeremie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Yu</w:t>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2025.110660⟩</w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2024.2448008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065926v1</w:t>
+                <w:t xml:space="preserve">hal-04990296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end lifecycle machine learning framework for predictive maintenance of critical equipment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing failure prediction in nuclear industry: Hybridization of knowledge- and data-driven techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Marchand</w:t>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+                <w:t xml:space="preserve">Aïcha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1-2), </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.111387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17517575.2024.2448008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990296v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mobile diagnosis system for estimation of crop disease severity using deep transfer learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 184, pp.106776. </w:t>
@@ -742,1114 +742,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking-based multi-objective ensemble framework for prediction of hypertension</w:t>
+                <w:t xml:space="preserve">A review on missing values for main challenges and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119351⟩</w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119, pp.102268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2023.102268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040699v1</w:t>
+                <w:t xml:space="preserve">hal-04426492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on missing values for main challenges and methods</w:t>
+                <w:t xml:space="preserve">An adaptive Laplacian weight random forest imputation for imbalance and mixed-type data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 119, pp.102268. </w:t>
+              <w:t xml:space="preserve">, 2023, 111, pp.102122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2023.102268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426492v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Laplacian weight random forest imputation for imbalance and mixed-type data</w:t>
+                <w:t xml:space="preserve">Stacking-based multi-objective ensemble framework for prediction of hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111, pp.102122. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.119351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040673v1</w:t>
+                <w:t xml:space="preserve">hal-04040699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and Challenges in Short Food Supply Chains: A Systematic Literature Review</w:t>
+                <w:t xml:space="preserve">Homecare Interventions as a Service Model for Obstructive Sleep Apnea: Delivering personalised phone call using patient profiling and adherence predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+                <w:t xml:space="preserve">Jensen Selwyn Joymangul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.3029. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su14053029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2022.104935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937959v1</w:t>
+                <w:t xml:space="preserve">hal-03874557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homecare Interventions as a Service Model for Obstructive Sleep Apnea: Delivering personalised phone call using patient profiling and adherence predictions</w:t>
+                <w:t xml:space="preserve">Issues and Challenges in Short Food Supply Chains: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jensen Selwyn Joymangul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.104935. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.3029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2022.104935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su14053029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874557v1</w:t>
+                <w:t xml:space="preserve">hal-03937959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ML-based Energy-Efficient Mechanism for 6G Enabled Industrial Network in Box Systems</w:t>
+                <w:t xml:space="preserve">Rule based recommendation system to support crop lifecycle management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
+                <w:t xml:space="preserve">Paweena Suebsombut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noman Zahid</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2020.3026663⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19255/JMPM02717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081971v1</w:t>
+                <w:t xml:space="preserve">hal-04173354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Data Forecasting Using LSTM and Bi-LSTM Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweena Suebsombut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Belhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (24), pp.11820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app112411820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule based recommendation system to support crop lifecycle management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards ML-based Energy-Efficient Mechanism for 6G Enabled Industrial Network in Box Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noman Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (issue 10), pp.7185 - 7192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19255/JMPM02717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TII.2020.3026663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173354v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green media-aware medical IoT system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Sangaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Pirphulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78 (3), pp.3045-3064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1883,103 +1883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Criteria Decision Making for PLM Maturity Analysis based on an Integrated Fuzzy AHP and VIKOR Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (2), pp.155-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2013,90 +2013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency comparison between data rate control and transmission power control algorithms for wireless body sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanqing Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2137,295 +2137,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Trends in Knowledge Research on Supply Chain Management and Product Lifecycle Management</w:t>
+                <w:t xml:space="preserve">Product lifecycle management solution for collaborative development of Wearable Meta-Products using set-based concurrent engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pittawat Ueasangkomsate</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mohammed Taha Elhariri Essamlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1063293X16671386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635036v1</w:t>
+                <w:t xml:space="preserve">hal-01575865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product lifecycle management solution for collaborative development of Wearable Meta-Products using set-based concurrent engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Classification and Trends in Knowledge Research on Supply Chain Management and Product Lifecycle Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pittawat Ueasangkomsate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (1), pp.55-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575865v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jointly identifying opinion mining elements and fuzzy measurement of opinion intensity to analyze product features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.122-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2453,360 +2453,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensitivity Analysis Approach to Identify Key Environmental Performance Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A novel approach to assess the products' global environmental impacts by considering pollution transfer phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/918795⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2-3), pp.114-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJPLM.2014.065861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337003v1</w:t>
+                <w:t xml:space="preserve">hal-01467653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to assess the products' global environmental impacts by considering pollution transfer phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Sensitivity Analysis Approach to Identify Key Environmental Performance Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suiran Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2-3), pp.114-136. </w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mathematical Problems in Engineering,, vol. 2014, (Article ID 918795,), 9 p.,. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJPLM.2014.065861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/918795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467653v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Inconsistency Repairing of Pairwise Comparison Matrices Using Integrated Linear Programming and Eigenvector Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (vol. 2014,), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2840,90 +2840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Inconsistency Repairing of Pairwise Comparison Matrices Using Integrated Linear Programming and Eigenvector Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2957,90 +2957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving consistent pairwise comparison matrices in decision making methodologies based on linear programming method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (4), pp.1977-1989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3074,103 +3074,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PLM components monitoring framework for SMEs based on a PLM maturity model and FAHP methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suiran Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.108-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Operations and Quantitative Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (4), pp.301-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3293,511 +3293,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy knowledge fusion framework for terms conflict resolution in concurrent engineering</w:t>
+                <w:t xml:space="preserve">A modular eco-design method for life cycle engineering based on redesign risk control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Hu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Qingyan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suiran Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhaomin Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1063293X11403510⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (9-12), pp.1215-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-011-3246-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355999v1</w:t>
+                <w:t xml:space="preserve">hal-01356002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular eco-design method for life cycle engineering based on redesign risk control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fuzzy knowledge fusion framework for terms conflict resolution in concurrent engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyan Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+                <w:t xml:space="preserve">Yinghong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaomin Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-011-3246-1⟩</w:t>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1063293X11403510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01356002v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fuzzy Method for dealing with inconsistency - Production System Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quality management system based on fuzzy quality pointers in ISO 9000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Seklouli Sekhari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Gien</w:t>
+                <w:t xml:space="preserve">Matteo M. Savino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 7 (1/2), pp.170 - 181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJPD.2009.022282⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (4), pp.419 - 430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJPD.2009.025255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527456v1</w:t>
+                <w:t xml:space="preserve">hal-00444368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quality management system based on fuzzy quality pointers in ISO 9000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+                <w:t xml:space="preserve">A New Fuzzy Method for dealing with inconsistency - Production System Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo M. Savino</w:t>
+                <w:t xml:space="preserve">Denis Gien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (4), pp.419 - 430. </w:t>
+              <w:t xml:space="preserve">, 2009, 7 (1/2), pp.170 - 181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJPD.2009.025255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJPD.2009.022282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444368v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach based on fuzzy sets for manufacturing system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacqmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,64 +3915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Cheima Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3991,2754 +3991,2754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic-oriented architecture of a Digital Twin for an industrial production system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Digital Biomarkers with Feedback-Driven Clustering for Optimized CPAP Adherence in OSA Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilia Gzara</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA2025 15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">The 16th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paisley, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391703v1</w:t>
+                <w:t xml:space="preserve">hal-05082783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Digital Biomarkers with Feedback-Driven Clustering for Optimized CPAP Adherence in OSA Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+                <w:t xml:space="preserve">Adaptive learning mode comparison for Predictive Maintenance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paisley, United Kingdom</w:t>
+              <w:t xml:space="preserve">Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082783v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive learning mode comparison for Predictive Maintenance Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+                <w:t xml:space="preserve">Dynamic Portfolio for Personalized CPAP Treatment: Adaptive Digital Biomarker-Driven Strategies Across the OSA Care Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">The 38th IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162919v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Portfolio for Personalized CPAP Treatment: Adaptive Digital Biomarker-Driven Strategies Across the OSA Care Pathway</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A systemic-oriented architecture of a Digital Twin for an industrial production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xeniya Pystina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">SOHOMA2025 15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082782v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Clustering to improve Anomaly Detection in Nuclear equipments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">CPAP Adherence Improvement for OSA Patients through Integrated Feedback Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nejib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE EBMS Society, Nov 2024, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801967v1</w:t>
+                <w:t xml:space="preserve">hal-04847300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Fault Prediction in Nuclear Industry: Hybridization of Knowledge- and Data-Driven Techniques (Extended Abstract)</w:t>
+                <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+                <w:t xml:space="preserve">Mengji Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moyaux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP (Société d'automatique, de génie industriel &amp; de productique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Applications Technology (CCAT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Guiyang, China. pp.97-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCAT59108.2023.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732718v1</w:t>
+                <w:t xml:space="preserve">hal-04903241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel deep learning framework for time series prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 2nd Société d'Automatique, de Génie Industriel et de Productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPAP Adherence Improvement for OSA Patients through Integrated Feedback Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+                <w:t xml:space="preserve">Enhancing Fault Prediction in Nuclear Industry: Hybridization of Knowledge- and Data-Driven Techniques (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE EBMS Society, Nov 2024, Houston, Texas, United States</w:t>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP (Société d'automatique, de génie industriel &amp; de productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847300v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An Intelligent Remote Consultation System for Oral Prevention in Children: A Case Study in Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Cheima Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xi Yu</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariuntuul Garidkhuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Applications Technology (CCAT 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903241v1</w:t>
+                <w:t xml:space="preserve">hal-04948839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intelligent Remote Consultation System for Oral Prevention in Children: A Case Study in Mongolia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Popularity Prediction of Micro-Blog Hot Topics Based on Time-Series Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengji Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ariuntuul Garidkhuu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaisie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia. pp.199-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SKIMA59232.2023.10387341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948839v1</w:t>
+                <w:t xml:space="preserve">hal-04903205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popularity Prediction of Micro-Blog Hot Topics Based on Time-Series Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multiscale Clustering to improve Anomaly Detection in Nuclear equipments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lijuan Ren</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Yu</w:t>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903205v1</w:t>
+                <w:t xml:space="preserve">hal-04801967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Prediction Framework for Lifestyle-Related Disease Prediction Using Healthcare Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Big Data Engineering and Education (BDEE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, chengdu university, Aug 2023, Chengdu, China</w:t>
+              <w:t xml:space="preserve">, Chengdu University, Aug 2023, CHENGDU, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188160v1</w:t>
+                <w:t xml:space="preserve">hal-04188124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prediction Framework for Lifestyle-Related Disease Prediction Using Healthcare Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploration of multi-layers networks to elicit and capture product changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Douass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Big Data Engineering and Education (BDEE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chengdu University, Aug 2023, CHENGDU, China</w:t>
+              <w:t xml:space="preserve">20th IFIP International Conference on Product Lifecycle Management (PLM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique Montréal, Jul 2023, Montreal, QC, Canada. pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188124v1</w:t>
+                <w:t xml:space="preserve">hal-04252048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of multi-layers networks to elicit and capture product changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengji Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Douass</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFIP International Conference on Product Lifecycle Management (PLM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique Montréal, Jul 2023, Montreal, QC, Canada. pp.151-160</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Big Data Engineering and Education (BDEE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chengdu university, Aug 2023, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252048v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing Values for Classification of Machine Learning in Medical data</w:t>
+                <w:t xml:space="preserve">Training Evaluation in a Smart Farm using Kirkpatrick Model: A Case Study of Chiang Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijuan REN</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+                <w:t xml:space="preserve">Suepphong Chernbumroong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweena Suebsombut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 5th International Conference on Artificial Intelligence and Big Data (ICAIBD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chengdu, China. pp.101-106, </w:t>
+              <w:t xml:space="preserve">2022 Joint International Conference on Digital Arts, Media and Technology with ECTI Northern Section Conference on Electrical, Electronics, Computer and Telecommunications Engineering (ECTI DAMT &amp; NCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiang Rai University, Jan 2022, Chiang Rai, Thailand. pp.463-466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAIBD55127.2022.9820448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECTIDAMTNCON53731.2022.9720376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040620v1</w:t>
+                <w:t xml:space="preserve">hal-04173407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-art and maturity overview of the nuclear industry on predictive maintenance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+                <w:t xml:space="preserve">Chatbot Application to Support Smart Agriculture in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweena Suebsombut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suepphong Chernbumroong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Joint International Conference on Digital Arts, Media and Technology with ECTI Northern Section Conference on Electrical, Electronics, Computer and Telecommunications Engineering (ECTI DAMT &amp; NCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiang Rai university, Jan 2022, Chiang Rai, Thailand. pp.364-367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ectidamtncon53731.2022.9720318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878367v1</w:t>
+                <w:t xml:space="preserve">hal-04173388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Evaluation in a Smart Farm using Kirkpatrick Model: A Case Study of Chiang Mai</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">Performance Measurement and Improvement in Short Food Supply Chains: A Case Study from Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint International Conference on Digital Arts, Media and Technology with ECTI Northern Section Conference on Electrical, Electronics, Computer and Telecommunications Engineering (ECTI DAMT &amp; NCON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CamTech University, Dec 2022, Phnom Penh, Cambodia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173407v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine value chain: an overview and challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">A conceptual framework elements for Digital Twin deployment in production systems domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xeniya Pystina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference of Logistics and Supply Chain Management LOGISTIQUA 2022 – May, 25 -27 National School of Business and Management (ENCGJ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Information Society and Technology (ICIST 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Kopaonik, Croatia. pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187546v1</w:t>
+                <w:t xml:space="preserve">hal-03878395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatbot Application to Support Smart Agriculture in Thailand</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hypertension Prediction Using Optimal Random Forest and Real Medical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint International Conference on Digital Arts, Media and Technology with ECTI Northern Section Conference on Electrical, Electronics, Computer and Telecommunications Engineering (ECTI DAMT &amp; NCON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ectidamtncon53731.2022.9720318⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Phnom Penh, Cambodia. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SKIMA57145.2022.10029572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173388v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Measurement and Improvement in Short Food Supply Chains: A Case Study from Lyon, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Vaccine value chain: an overview and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allam Sanae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Bouzekri El Idrissi Adiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International conference of Logistics and Supply Chain Management LOGISTIQUA 2022 – May, 25 -27 National School of Business and Management (ENCGJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.Chouaib Doukkali University, ELJADIDA – Morocco, May 2022, ELJADIDA, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/logistiqua55056.2022.9938030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938100v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework elements for Digital Twin deployment in production systems domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Missing Values for Classification of Machine Learning in Medical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan REN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Information Society and Technology (ICIST 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 5th International Conference on Artificial Intelligence and Big Data (ICAIBD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chengdu, China. pp.101-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAIBD55127.2022.9820448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878395v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertension Prediction Using Optimal Random Forest and Real Medical Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">State-of-art and maturity overview of the nuclear industry on predictive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Grenoble Alpes and Grenoble-INP, Jul 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SKIMA57145.2022.10029572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040693v1</w:t>
+                <w:t xml:space="preserve">hal-03878367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Depot Vehicle Routing Problem with Branch-and-Cut: An application in Short Food Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgesu Bayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6763,103 +6763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstructive Sleep Apnea compliance: verifications and validations of personalized interventions for PAP therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jensen Selwyn Joymangul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Mexico, Mexico. pp.2367-2373, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7040,77 +7040,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin for production systems: a literature perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Pystina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7129,883 +7129,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improvement of Support Vector Machine Imputation Algorithm Based on Multiple Iteration and Grid Search Strategies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Obstructive Sleep Apnea Compliance: Modeling Home Care Patient Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jensen Selwyn Joymangul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Informatics, IoT, and Enabling Technologies, ICIoT 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIoT48696.2020.9089571⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 33rd International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rochester, United States. pp.397-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS49503.2020.00082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905626v1</w:t>
+                <w:t xml:space="preserve">hal-02947324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstructive Sleep Apnea Compliance: Modeling Home Care Patient Profiles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of Smart Agriculture Literacy of Farmers in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweena Suebsombut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suepphong Chernbumroong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensri Jaroenwanit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsutti Phuensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 33rd International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Rochester, United States. pp.397-402, </w:t>
+              <w:t xml:space="preserve">2020 Joint International Conference on Digital Arts, Media and Technology with ECTI Northern Section Conference on Electrical, Electronics, Computer and Telecommunications Engineering (ECTI DAMT &amp; NCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pattaya University, Mar 2020, Pattaya, Thailand. pp.242-245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMS49503.2020.00082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECTIDAMTNCON48261.2020.9090695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947324v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Smart Agriculture Literacy of Farmers in Thailand</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster-Based Knowledge Transfer Approach for Smart Farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensri Jaroenwanit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dewan Md Farid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Joint International Conference on Digital Arts, Media and Technology with ECTI Northern Section Conference on Electrical, Electronics, Computer and Telecommunications Engineering (ECTI DAMT &amp; NCON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th annual International Conference on Education and New Learning Technologies (IATED EDULEARN 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Palma de Mallorca, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173412v1</w:t>
+                <w:t xml:space="preserve">hal-03082321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-Based Knowledge Transfer Approach for Smart Farming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Big Data Mining In Skills 4.0 for Ameliorating I4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewan Md Farid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th annual International Conference on Education and New Learning Technologies (IATED EDULEARN 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082321v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data Mining In Skills 4.0 for Ameliorating I4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Improvement of Support Vector Machine Imputation Algorithm Based on Multiple Iteration and Grid Search Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewan Md Farid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Daiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th annual International Conference on Education and New Learning Technologies (IATED EDULEARN 20)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Informatics, IoT, and Enabling Technologies, ICIoT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Doha, Qatar. pp.538-543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIoT48696.2020.9089571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082298v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-oriented approach to improve adherence to CPAP therapy during the initiation phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The Development of the Decision-Making Aspect of the Manufacturing Executing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Adnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Amegouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE international Conference on Software, Knowledge, Information Management and Applications (SKIMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Integrated Design and Production CPI2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, FES, Morocco. pp.276-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453236v1</w:t>
+                <w:t xml:space="preserve">hal-03086879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of the Decision-Making Aspect of the Manufacturing Executing System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Data-oriented approach to improve adherence to CPAP therapy during the initiation phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jensen Selwyn Joymangul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Design and Production CPI2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE international Conference on Software, Knowledge, Information Management and Applications (SKIMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Island of Ulkulhas, Maldives. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03086879v1</w:t>
+                <w:t xml:space="preserve">hal-02453236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PLM approach to support nuclear decommissioning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8043,90 +8043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery Friendly Internet of Medical Media Things Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanqing Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8186,77 +8186,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBaaS-based Authentication service for handicraft products traceability system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Beqqali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8290,64 +8290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM and BIM approach to support information management in nuclear decommissioning: a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8379,1819 +8379,1819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Friendly Internet of Medical Media Things Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Medical QoS Optimization over joint Body Sensor Networks and Internet of Multimedia Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EAI International Conference on Interoperability in IoT (InterIoT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Valence, Spain</w:t>
+              <w:t xml:space="preserve">12th EAI International conference on Body Area Networks (BODYNETS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640987v1</w:t>
+                <w:t xml:space="preserve">hal-01788489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Model in PLM System to Support Product Traceability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The using of bibliometric analysis to classify trends and future directions on &amp;quot;Smart Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweena Suebsombut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Pradorn Sureepong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pittawat Ueasangkomsate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_54⟩</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Digital Arts, Media and Technology (ICDAMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiang Mai University, Mar 2017, Chiang Mai, Thailand. pp.136-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAMT.2017.7904950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764163v1</w:t>
+                <w:t xml:space="preserve">hal-04172634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and trends in knowledge research relevance and context for smart farm technology development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweena Suebsombut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sri Lanka Institute of Information Technology, Dec 2017, Colombo, Sri Lanka. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SKIMA.2017.8294110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The using of bibliometric analysis to classify trends and future directions on &amp;quot;Smart Farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">AN OPTIMIZATION APPROACH FOR SCHEDULING FRESH FRUIT EXPORTING OPERATIONS WITH QUALITY LOSS DUE TO TRANSPORTATION AND HOLDING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damrongpol Kamhangwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradorn Sureepong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Digital Arts, Media and Technology (ICDAMT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Logistics and Transport ICLT'2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, BANGKOK, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172634v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical QoS Optimization over joint Body Sensor Networks and Internet of Multimedia Things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Battery Friendly Internet of Medical Media Things Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EAI International conference on Body Area Networks (BODYNETS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dalian, China</w:t>
+              <w:t xml:space="preserve">3rd EAI International Conference on Interoperability in IoT (InterIoT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788489v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN OPTIMIZATION APPROACH FOR SCHEDULING FRESH FRUIT EXPORTING OPERATIONS WITH QUALITY LOSS DUE TO TRANSPORTATION AND HOLDING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Model in PLM System to Support Product Traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damrongpol Kamhangwong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Logistics and Transport ICLT'2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.612-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085711v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Loss Assessment and An Optimization Approach for Scheduling Fresh Fruit Exporting Operations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">PLM System Support for Collaborative Development of Wearable Meta-Products Using SBCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Taha Elhariri Essamlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMATION SYSTEM LOGISTIC AND SUPPLY CHAIN ILS'2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.33-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085719v1</w:t>
+                <w:t xml:space="preserve">hal-01377426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Freshness Loss and an optimization approach for managing fresh fruit exportation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SKIMA.2016.7916234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03085721v1</w:t>
+                <w:t xml:space="preserve">hal-01699676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive agent-based decision-making system for SBCE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Review on Telemonitoring of Maternal Healthcare Targeting Medical Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abul Kashem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hanif Seddiqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Advanced Information and Communication Technology (ICAICT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dacca, Bangladesh</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2016.114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575879v1</w:t>
+                <w:t xml:space="preserve">hal-01788526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM System Support for Collaborative Development of Wearable Meta-Products Using SBCE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Quantification of Freshness Loss and an optimization approach for managing fresh fruit exportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damrongpol Kamhangwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_4⟩</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, CHENGDU, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SKIMA.2016.7916234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377426v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A reactive agent-based decision-making system for SBCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Taha Elhariri Essamlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Jose, United States. pp.746--753, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2016.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01699676v1</w:t>
+                <w:t xml:space="preserve">hal-01575879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Telemonitoring of Maternal Healthcare Targeting Medical Cyber Physical Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Hanif Seddiqi</w:t>
+                <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Advanced Information and Communication Technology (ICAICT 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th IFIP International Conference on Product Lifecycle Management PLM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, South Carolina, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788526v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Customer Reviews Analysis Based on Information Extraction Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florendia Fourli-Kartsouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IFIP International Conference on Product Lifecycle Management PLM 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_34⟩</w:t>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.227-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086803v1</w:t>
+                <w:t xml:space="preserve">hal-01377446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer Reviews Analysis Based on Information Extraction Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">An Environmental Burden Shifting Approach to Re-evaluate the Environmental Impacts of Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.227-237, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.56-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377446v1</w:t>
+                <w:t xml:space="preserve">hal-01377428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Environmental Burden Shifting Approach to Re-evaluate the Environmental Impacts of Products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Quality Loss Assessment and An Optimization Approach for Scheduling Fresh Fruit Exporting Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damrongpol Kamhangwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORMATION SYSTEM LOGISTIC AND SUPPLY CHAIN ILS'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, BORDEAUX, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377428v1</w:t>
+                <w:t xml:space="preserve">hal-03085719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability as an integral part of supply chain logistics management: an analytical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Logistics and Transport (ICLT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10216,103 +10216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Realizing the Smart Product Traceability System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra K Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International Conference on Software, Knowledge, Information Management &amp; Applications (SKIMA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Kathmandu, Nepal</w:t>
@@ -10354,77 +10354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Opinion Mining Elements Based on De-Pendency Relations and Fuzzy Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Artificial Intelligence (ICAI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10443,1483 +10443,1483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy multi-criteria lifecycle system maturity decision making based on an integrated Fuzzy AHP and VIKOR methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Methodology for Collaborative Development of Intelligent Wearable Meta-Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Taha Elhariri Essamlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conference on Computational Science and Technology (ICCST 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Kota Kinabalu, Malaysia</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dhaka, Bangladesh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575901v1</w:t>
+                <w:t xml:space="preserve">hal-01575902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Methodology for Collaborative Development of Intelligent Wearable Meta-Products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">PLM Maturity Evaluation and Prediction Based on a Maturity Assessment and Fuzzy Sets Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.333-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575902v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM Maturity Evaluation and Prediction Based on a Maturity Assessment and Fuzzy Sets Theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+                <w:t xml:space="preserve">A Multi-Criteria Sustainability Measurement For Supplier Assessment Using Fuzzy AHP Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Santiteerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference: International Conference on Logistics and Transportation (ICLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kualar Lumpur, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01386514v1</w:t>
+                <w:t xml:space="preserve">hal-04169955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Criteria Sustainability Measurement For Supplier Assessment Using Fuzzy AHP Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Bouras</w:t>
+                <w:t xml:space="preserve">Fuzzy multi-criteria lifecycle system maturity decision making based on an integrated Fuzzy AHP and VIKOR methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: International Conference on Logistics and Transportation (ICLT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Kualar Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">1st IEEE International Conference on Computational Science and Technology (ICCST 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kota Kinabalu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169955v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring applicability of Cobacabana in job shop environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+                <w:t xml:space="preserve">Methodology of implementation of a QSE integrated management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJIE 2013 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Busan, South Korea. pp.596--602</w:t>
+              <w:t xml:space="preserve">7th International Conference on Software, Knowledge, Information Management and Applications (SKIMA2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, CHIANGMAI, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574867v1</w:t>
+                <w:t xml:space="preserve">hal-04170838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic principles of an integrated Quality, Safety and Environment management system - Empirical approach.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Driss Amegouz</w:t>
+                <w:t xml:space="preserve">Methodology of implementation of a QSE integrated management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Sur La Conception &amp; Production Intégrées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, TLEMCEN, Algeria</w:t>
+              <w:t xml:space="preserve">The international Conference on Software, Knowledge, Information Management and Applications (SKIMA13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170854v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of implementation of a QSE integrated management system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A LCIA Model Considering Pollution Transfer Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suiran Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Software, Knowledge, Information Management and Applications (SKIMA2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.365-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170838v1</w:t>
+                <w:t xml:space="preserve">hal-01461865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of implementation of a QSE integrated management system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A life cycle environmental transfer impact computing model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Amegouz</w:t>
+                <w:t xml:space="preserve">Y. Qingyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international Conference on Software, Knowledge, Information Management and Applications (SKIMA13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">IFIP WG5.1 10Th International Conference on Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574860v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LCIA Model Considering Pollution Transfer Phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Exploring applicability of Cobacabana in job shop environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirapat Wanitwattanakosol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apichat Sopadang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJIE 2013 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Busan, South Korea. pp.596--602</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461865v1</w:t>
+                <w:t xml:space="preserve">hal-01574867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A life cycle environmental transfer impact computing model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Qingyan</w:t>
+                <w:t xml:space="preserve">Basic principles of an integrated Quality, Safety and Environment management system - Empirical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WG5.1 10Th International Conference on Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Sur La Conception &amp; Production Intégrées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, TLEMCEN, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574866v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Indicators for Evaluating Supply Chain Performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The environmental impact integration in product lifecycle: State of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apichat Sopadang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Green and Sustainable Innovation 2012 At: Chiang Mai, Thailand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chiang Mai University - Thailand, May 2012, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169938v1</w:t>
+                <w:t xml:space="preserve">hal-01467643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental impact integration in product lifecycle: State of the art</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Selecting Multiple Criteria Decision Aid for Measuring Sustainability Supply Chain Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Chengdu, China</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Green Supply Chain, GSC'2012, Arras, France, 21-22 June, 06/2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, ARRAS, France. https://www.lgi2a.univ-artois.fr/spip/fr/evenements/international-conference-on-green-supply-chain-gsc-2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467643v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Multiple Criteria Decision Aid for Measuring Sustainability Supply Chain Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sustainability Indicators for Evaluating Supply Chain Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salinee Santiteeraku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apichat Sopadang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Green Supply Chain, GSC'2012, Arras, France, 21-22 June, 06/2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, ARRAS, France. https://www.lgi2a.univ-artois.fr/spip/fr/evenements/international-conference-on-green-supply-chain-gsc-2016</w:t>
+              <w:t xml:space="preserve">International Conference on Green and Sustainable Innovation 2012 At: Chiang Mai, Thailand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiang Mai University - Thailand, May 2012, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169926v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting Multiple Criteria Decision Aid for Measuring Sustainability Supply Chain Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apichat Sopadang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Green Supply Chain (GSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11938,204 +11938,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evaluation of sustainable supply chain management performance: Thai electronic industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Sustainable Supply Chain Management Performance Evaluation Approaches: A Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2011 Doctoral Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. 16 p</w:t>
+              <w:t xml:space="preserve">Colloque SIL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, CASABLANCA, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550309v1</w:t>
+                <w:t xml:space="preserve">hal-04191462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Indicators for Sustainable Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apichat Sopadang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software, Knowledge Information, Industrial Management and Applications SKIMA'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Benevento, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12154,515 +12141,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Supply Chain Management Performance Evaluation Approaches: A Comparative Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">The evaluation of sustainable supply chain management performance: Thai electronic industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIL 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, CASABLANCA, Morocco</w:t>
+              <w:t xml:space="preserve">APMS 2011 Doctoral Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191462v1</w:t>
+                <w:t xml:space="preserve">hal-01550309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Supply Chain Management from the Perspectives of Risk Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Sustainable Supply Chain Management: State- of- the- Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Hossain</w:t>
+                <w:t xml:space="preserve">Sarker Rafij Ahmed Ratan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Santiteerakul</w:t>
+                <w:t xml:space="preserve">Mijanur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS2010, Competitive and Sustainable Manufacturing, Products and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, cernobio, Italy</w:t>
+              <w:t xml:space="preserve">International Conferrence on Software, Knowledge, Information Management and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paro, Bhutan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527359v1</w:t>
+                <w:t xml:space="preserve">hal-00527386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Supply Chain Management: State- of- the- Art</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">An Exploration of Sustainable Supply Chain Perspective: Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conferrence on Software, Knowledge, Information Management and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paro, Bhutan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Conference on Logistics and Transportation (ICLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527386v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploration of Sustainable Supply Chain Perspective: Comparative Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+                <w:t xml:space="preserve">Sustainable Supply Chain Management from the Perspectives of Risk Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Logistics and Transportation (ICLT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">APMS2010, Competitive and Sustainable Manufacturing, Products and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, cernobio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169949v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Simulation des relations interentreprises dans un contexte Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Elkadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International de Génie Industriel, GI'2007, Trois Rivières.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Québec, Canada. sur CD ROM - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12700,51 +12700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New QFD-based Method for Manufacturing System Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEATS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, VALENCIENNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12801,103 +12801,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Quality of Service Optimization over Internet of Multimedia Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangaiah Arun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gul Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence for Multimedia Big Data on the Cloud with Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, Elsevier, 2018, 0128133279, 9780128133279. </w:t>
@@ -13025,51 +13025,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FF34FDA"/>
+    <w:nsid w:val="5DE478F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13256,51 +13256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aicha-sekhari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1184-1433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182629678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengji Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2023.102268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgesu Bayir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14053029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Selwyn Joymangul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104935" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Sodhro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Zahid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirbhulal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3026663" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paweena Suebsombut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradorn Sureephong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Belhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411820" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19255/JMPM02717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Sangaiah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirphulal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5634-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219686718500105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147717750030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pittawat Ueasangkomsate" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha Elhariri Essamlali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16671386" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiran Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/918795" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2014.065861" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/989726" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-141164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3963/jmpm.v2i1.53" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bennouna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X11403510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3246-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K83W8PMT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli Sekhari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.022282" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M. Savino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.025255" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacqmart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020754021000024166" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Kakaei Siahkal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAT59108.2023.00025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariuntuul Garidkhuu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA59232.2023.10387341" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Favre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Douass" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan REN" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIBD55127.2022.9820448" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suepphong Chernbumroong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTIDAMTNCON53731.2022.9720376" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187546v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allam Sanae" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bouzekri El Idrissi Adiba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/logistiqua55056.2022.9938030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173388v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ectidamtncon53731.2022.9720318" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA57145.2022.10029572" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595341v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629905" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346490v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Terng Liew" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aduwati Sali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Kamariah Noordin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhanuddin Mohd. Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_51" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Pystina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905626v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIoT48696.2020.9089571" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947324v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS49503.2020.00082" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pensri Jaroenwanit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsutti Phuensane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTIDAMTNCON48261.2020.9090695" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewan Md Farid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082298v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453236v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086879v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adnane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_25" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corbeaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93797-7_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahbabi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2018.8631519" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_54" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2017.8294110" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradorn Sureepong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAMT.2017.7904950" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788489v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085711v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damrongpol Kamhangwong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085721v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2016.7916234" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.114" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377426v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699676v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_34" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abul Kashem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hanif Seddiqi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086803v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377446v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florendia Fourli-Kartsouni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722898v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra K Mishra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575901v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salinee Santiteerakul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386514v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_33" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santiteerakul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirapat Wanitwattanakosol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Sopadang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170838v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bennouna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amegouz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461865v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_37" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qingyan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salinee Santiteeraku" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467643v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169926v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550309v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550320v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hossain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarker Rafij Ahmed Ratan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijanur Rahman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169949v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267948v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909315v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangaiah Arun Kumar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Hassan Sodhro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813314-9.00013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aicha-sekhari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1184-1433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182629678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengji Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111387" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2023.102268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Selwyn Joymangul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104935" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgesu Bayir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14053029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paweena Suebsombut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradorn Sureephong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19255/JMPM02717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Belhi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Sodhro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Zahid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirbhulal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3026663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Sangaiah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirphulal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5634-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219686718500105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147717750030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha Elhariri Essamlali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16671386" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pittawat Ueasangkomsate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2014.065861" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiran Yu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/918795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/989726" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-141164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3963/jmpm.v2i1.53" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bennouna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-011-3246-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K83W8PMT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Peng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X11403510" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M. Savino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.025255" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli Sekhari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.022282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacqmart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020754021000024166" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Kakaei Siahkal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAT59108.2023.00025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariuntuul Garidkhuu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA59232.2023.10387341" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Favre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Douass" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188160v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suepphong Chernbumroong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTIDAMTNCON53731.2022.9720376" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173388v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ectidamtncon53731.2022.9720318" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA57145.2022.10029572" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allam Sanae" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bouzekri El Idrissi Adiba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/logistiqua55056.2022.9938030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040620v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan REN" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIBD55127.2022.9820448" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595341v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629905" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346490v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Terng Liew" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aduwati Sali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Kamariah Noordin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhanuddin Mohd. Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_51" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Pystina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS49503.2020.00082" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pensri Jaroenwanit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsutti Phuensane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTIDAMTNCON48261.2020.9090695" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewan Md Farid" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082298v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIoT48696.2020.9089571" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adnane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453236v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corbeaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93797-7_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahbabi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2018.8631519" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788489v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172634v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradorn Sureepong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAMT.2017.7904950" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2017.8294110" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085711v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damrongpol Kamhangwong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764163v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_54" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_34" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788526v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abul Kashem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hanif Seddiqi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085721v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2016.7916234" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575879v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.114" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086803v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377446v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florendia Fourli-Kartsouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_21" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722898v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra K Mishra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salinee Santiteerakul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386514v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_33" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169955v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santiteerakul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575901v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170838v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574860v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bennouna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amegouz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461865v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_37" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qingyan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574867v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirapat Wanitwattanakosol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Sopadang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170854v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467643v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169926v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169938v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salinee Santiteeraku" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191462v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550320v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527386v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarker Rafij Ahmed Ratan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijanur Rahman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527359v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hossain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267948v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909315v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangaiah Arun Kumar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Hassan Sodhro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813314-9.00013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>