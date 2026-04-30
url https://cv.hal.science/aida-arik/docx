--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1146,77 +1146,828 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Renewable Energy with Time Varying Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makena Coffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Stenclik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherilyn Wee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida D Arik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residential Battery Systems and the Best Time to Invest: A case study of Hawaii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida D Arik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea Level Rise Adaptation for Honolulu: Lessons learned from a threecity tour of Miami, Charleston, and Boston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makena Coffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida D Arik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Hawai`i. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NETWORK GOVERNANCE AND LONG-TERM WATER SUPPLY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida D Arik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Hawai`i. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational Study of Water Management Networks and Processes in Hawai'i</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida D Arik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly M Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Redding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Hawai`i. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the Opportunity for Load-Shifting in Hawaii: An Analysis of Proposed Residential Time-of-Use Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makena Coffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherilyn Wee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida D Arik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Hawai`i. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electric Vehicle Greenhouse Gas Emission Assessment for Hawaii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makena Coffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherilyn Wee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida D Arik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Hawai`i. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Far Do Decision-Makers See? A Spatiotemporal Investigation of Flood Risk Governance in a French Alps City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida D Arik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1238,88 +1989,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Game changer? Planning for just and sustainable urban regions, Paris, 8-12th July</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1329,857 +2080,106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-hydrological planning and integrated water management considerations for O'ahu, Hawai'i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida D Arik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. University of Hawai`i, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04945237v1</w:t>
-              </w:r>
-[...749 lines deleted...]
-                <w:t xml:space="preserve">hal-04945759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2334,51 +2334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeri Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida D Arik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Arik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2024.103249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Engels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bruno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Suzuki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Suzuki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Dulai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2024.212" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr035743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.104044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2022.832935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795847v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Elshall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly I El-Kadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pierce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab8e8c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M Burnett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Wada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly El-Kadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2020.00014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Petrides" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van de Giesen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Kennedy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009482" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blanchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04945237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makena Coffman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Redding" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherilyn Wee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Stenclik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeri Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida D Arik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Arik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2024.103249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Engels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bruno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Suzuki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Suzuki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Dulai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2024.212" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr035743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.104044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2022.832935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795847v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Elshall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly I El-Kadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pierce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab8e8c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M Burnett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Wada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly El-Kadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2020.00014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Petrides" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van de Giesen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Kennedy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009482" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makena Coffman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Stenclik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherilyn Wee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Redding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blanchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04945237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>