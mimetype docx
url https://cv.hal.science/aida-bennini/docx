--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -266,165 +266,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Responsabilité du banquier] Quand le prêteur manque à la parole donnée dans le cadre d’un accord de conciliation : précisions autour de la notion de concours financiers consentis au sens de l’article L650-1 du code de commerce</w:t>
+                <w:t xml:space="preserve">L'invisible main du pouvoir : le poids des conseillers en vote dans la gouvernance d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 [alerte 111], p. 7</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557624v1</w:t>
+                <w:t xml:space="preserve">hal-04557603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invisible main du pouvoir : le poids des conseillers en vote dans la gouvernance d'entreprise</w:t>
+                <w:t xml:space="preserve">[Responsabilité du banquier] Quand le prêteur manque à la parole donnée dans le cadre d’un accord de conciliation : précisions autour de la notion de concours financiers consentis au sens de l’article L650-1 du code de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.29-36</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 [alerte 111], p. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557603v1</w:t>
+                <w:t xml:space="preserve">hal-04557624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Répertoire des sociétés]Liquidation et partage Sociétés</w:t>
               </w:r>
@@ -2404,51 +2404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bennini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Hannoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03338239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04430222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CERG0470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bennini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Hannoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03338239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04430222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CERG0470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>