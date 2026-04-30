--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -197,385 +197,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la lutte contre le dérèglement climatique sur le droit de l'entreprise</w:t>
+                <w:t xml:space="preserve">Impact de la lutte contre le dérèglement climatique sur les notions fondamentales du droit de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.499-509</w:t>
+              <w:t xml:space="preserve">, 2024, 3, p.499-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04773495v1</w:t>
+                <w:t xml:space="preserve">hal-04562122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invisible main du pouvoir : le poids des conseillers en vote dans la gouvernance d'entreprise</w:t>
+                <w:t xml:space="preserve">[Responsabilité du banquier] Quand le prêteur manque à la parole donnée dans le cadre d’un accord de conciliation : précisions autour de la notion de concours financiers consentis au sens de l’article L650-1 du code de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.29-36</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 [alerte 111], p. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557603v1</w:t>
+                <w:t xml:space="preserve">hal-04557624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Responsabilité du banquier] Quand le prêteur manque à la parole donnée dans le cadre d’un accord de conciliation : précisions autour de la notion de concours financiers consentis au sens de l’article L650-1 du code de commerce</w:t>
+                <w:t xml:space="preserve">L'invisible main du pouvoir : le poids des conseillers en vote dans la gouvernance d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 [alerte 111], p. 7</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557624v1</w:t>
+                <w:t xml:space="preserve">hal-04557603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Répertoire des sociétés]Liquidation et partage Sociétés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charley Hannoun</w:t>
+                <w:t xml:space="preserve">L'impact de la lutte contre le dérèglement climatique sur le droit de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Répertoire de droit des sociétés [Encyclopédie juridique Dalloz]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, [170 p.]</w:t>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.499-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557627v1</w:t>
+                <w:t xml:space="preserve">halshs-04773495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la lutte contre le dérèglement climatique sur les notions fondamentales du droit de l'entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïda Bennini</w:t>
+                <w:t xml:space="preserve">[Répertoire des sociétés]Liquidation et partage Sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Bennini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Hannoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, p.499-509</w:t>
+              <w:t xml:space="preserve">Répertoire de droit des sociétés [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562122v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'absence de renouvellement de la publicité du crédit-bail mobilier en cas de procédure collective du crédit preneur et ses conséquences (Revendications et droits du vendeur de meubles)</w:t>
               </w:r>
@@ -1286,234 +1286,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avènement du numérique face à la RSE</w:t>
+                <w:t xml:space="preserve">Le pouvoir décisionnel des algorithmes dans le monde des affaires, l’exemple des agences de conseil en vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès du RIODD : Pour changer ou pour durer ? Le développement durable en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque : Les convergences droit et numérique [Code is Law, Law is code]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Bordeaux V, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562118v1</w:t>
+                <w:t xml:space="preserve">hal-04562113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux acteurs du contrôle externe et la RSE</w:t>
+                <w:t xml:space="preserve">L’avènement du numérique face à la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès du RIODD : Pour changer ou pour durer ? Le développement durable en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562119v1</w:t>
+                <w:t xml:space="preserve">hal-04562118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir décisionnel des algorithmes dans le monde des affaires, l’exemple des agences de conseil en vote</w:t>
+                <w:t xml:space="preserve">Les nouveaux acteurs du contrôle externe et la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les convergences droit et numérique [Code is Law, Law is code]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de Bordeaux V, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13e Congrès du RIODD : Pour changer ou pour durer ? Le développement durable en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562113v1</w:t>
+                <w:t xml:space="preserve">hal-04562119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection ménagée par les droits fondamentaux</w:t>
               </w:r>
@@ -1688,173 +1688,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection ménagée par les droits fondamentaux</w:t>
+                <w:t xml:space="preserve">La protection du dirigeant ménagée par les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Borga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La protection du dirigeant social : actes du colloque organisé le 12 décembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ - Lextenso éditions, pp.19-30, 2016, Collection Grands colloques, 978-2-275-04695-2</w:t>
+              <w:t xml:space="preserve">La protection du dirigeant social. Actes du colloque organisé le 12 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ - Lextenso éditions, pp.19-30, 2016, (Grands colloques), 978-2-275-04695-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946825v1</w:t>
+                <w:t xml:space="preserve">hal-04432251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection du dirigeant ménagée par les droits fondamentaux</w:t>
+                <w:t xml:space="preserve">La protection ménagée par les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Borga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La protection du dirigeant social. Actes du colloque organisé le 12 décembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ - Lextenso éditions, pp.19-30, 2016, (Grands colloques), 978-2-275-04695-2</w:t>
+              <w:t xml:space="preserve">La protection du dirigeant social : actes du colloque organisé le 12 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ - Lextenso éditions, pp.19-30, 2016, Collection Grands colloques, 978-2-275-04695-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432251v1</w:t>
+                <w:t xml:space="preserve">hal-01946825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt de l’entreprise, faux débats et vraies questions ?</w:t>
               </w:r>
@@ -2404,51 +2404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bennini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Hannoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03338239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04430222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CERG0470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bennini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Hannoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03338239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04430222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CERG0470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>