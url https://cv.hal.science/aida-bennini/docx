--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -155,427 +155,427 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, suppl au n°221 [art. 5], pp.31-36</w:t>
+              <w:t xml:space="preserve">, 2026, suppl au n°221 [art. 5], p. 31 à 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la lutte contre le dérèglement climatique sur les notions fondamentales du droit de l'entreprise</w:t>
+                <w:t xml:space="preserve">L'invisible main du pouvoir : le poids des conseillers en vote dans la gouvernance d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, p.499-509</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, p. 29 à 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562122v1</w:t>
+                <w:t xml:space="preserve">hal-04557603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Responsabilité du banquier] Quand le prêteur manque à la parole donnée dans le cadre d’un accord de conciliation : précisions autour de la notion de concours financiers consentis au sens de l’article L650-1 du code de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 [alerte 111], p. 7</w:t>
+              <w:t xml:space="preserve">, 2024, 9, p. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invisible main du pouvoir : le poids des conseillers en vote dans la gouvernance d'entreprise</w:t>
+                <w:t xml:space="preserve">L'impact de la lutte contre le dérèglement climatique sur le droit de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.29-36</w:t>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, p. 499 à 509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557603v1</w:t>
+                <w:t xml:space="preserve">halshs-04773495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la lutte contre le dérèglement climatique sur le droit de l'entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïda Bennini</w:t>
+                <w:t xml:space="preserve">[Répertoire des sociétés]Liquidation et partage Sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Bennini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Hannoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.499-509</w:t>
+              <w:t xml:space="preserve">Répertoire de droit des sociétés [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04773495v1</w:t>
+                <w:t xml:space="preserve">hal-04557627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Répertoire des sociétés]Liquidation et partage Sociétés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charley Hannoun</w:t>
+                <w:t xml:space="preserve">Impact de la lutte contre le dérèglement climatique sur les notions fondamentales du droit de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Répertoire de droit des sociétés [Encyclopédie juridique Dalloz]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 170 p</w:t>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, p. 499 à 509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557627v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'absence de renouvellement de la publicité du crédit-bail mobilier en cas de procédure collective du crédit preneur et ses conséquences (Revendications et droits du vendeur de meubles)</w:t>
               </w:r>
@@ -651,51 +651,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 [ alerte 232], pp.3-4</w:t>
+              <w:t xml:space="preserve">, 2022, 18 [alerte 232], p. 3 à 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1286,234 +1286,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir décisionnel des algorithmes dans le monde des affaires, l’exemple des agences de conseil en vote</w:t>
+                <w:t xml:space="preserve">L’avènement du numérique face à la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les convergences droit et numérique [Code is Law, Law is code]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de Bordeaux V, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13e Congrès du RIODD : Pour changer ou pour durer ? Le développement durable en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562113v1</w:t>
+                <w:t xml:space="preserve">hal-04562118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avènement du numérique face à la RSE</w:t>
+                <w:t xml:space="preserve">Les nouveaux acteurs du contrôle externe et la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès du RIODD : Pour changer ou pour durer ? Le développement durable en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562118v1</w:t>
+                <w:t xml:space="preserve">hal-04562119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux acteurs du contrôle externe et la RSE</w:t>
+                <w:t xml:space="preserve">Le pouvoir décisionnel des algorithmes dans le monde des affaires, l’exemple des agences de conseil en vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès du RIODD : Pour changer ou pour durer ? Le développement durable en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque : Les convergences droit et numérique [Code is Law, Law is code]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Bordeaux V, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562119v1</w:t>
+                <w:t xml:space="preserve">hal-04562113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection ménagée par les droits fondamentaux</w:t>
               </w:r>
@@ -1688,173 +1688,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection du dirigeant ménagée par les droits fondamentaux</w:t>
+                <w:t xml:space="preserve">La protection ménagée par les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Borga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La protection du dirigeant social. Actes du colloque organisé le 12 décembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ - Lextenso éditions, pp.19-30, 2016, (Grands colloques), 978-2-275-04695-2</w:t>
+              <w:t xml:space="preserve">La protection du dirigeant social : actes du colloque organisé le 12 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ - Lextenso éditions, pp.19-30, 2016, Collection Grands colloques, 978-2-275-04695-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432251v1</w:t>
+                <w:t xml:space="preserve">hal-01946825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection ménagée par les droits fondamentaux</w:t>
+                <w:t xml:space="preserve">La protection du dirigeant ménagée par les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bennini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Borga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La protection du dirigeant social : actes du colloque organisé le 12 décembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ - Lextenso éditions, pp.19-30, 2016, Collection Grands colloques, 978-2-275-04695-2</w:t>
+              <w:t xml:space="preserve">La protection du dirigeant social. Actes du colloque organisé le 12 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ - Lextenso éditions, pp.19-30, 2016, (Grands colloques), 978-2-275-04695-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946825v1</w:t>
+                <w:t xml:space="preserve">hal-04432251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt de l’entreprise, faux débats et vraies questions ?</w:t>
               </w:r>
@@ -2404,51 +2404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bennini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Hannoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03338239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04430222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CERG0470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bennini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Hannoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03338239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04430222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CERG0470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>