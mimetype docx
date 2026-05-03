--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aimée Lahaussois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminological diversity in descriptions of Kiranti ideophonic lexemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: Honing in on a descriptive and typological concept, 4 (1), pp.14-43. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/19369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational deixis in the Kiranti verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), pp.6-34. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.21018.jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(De)Coding Hodgson’s Kiranti Grammars and Verbal Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bhasha. Journal of South Asian Linguistics, Philology and Grammatical Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.319-362. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/bhasha/2785-5953/2023/02/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophonic patterns in Kiranti languages and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin-2022-2053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chains of influence in Himalayan grammars: models and interrelations shaping descriptions of Tibeto-Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.207-245. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2020-0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing in the Linguistic Survey of India: some insights into early 20th century glossing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.25-59. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hl.00081.lah⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicate derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2021-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grammaires étendues» et descriptions de morphologie verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shapes of verbal paradigms in Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Khaling Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.179-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization strategies and alignment in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.73 - 100. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-04601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Schackow: A grammar of Yakkha (Studies in Diversity Linguistics 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2017-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.49-66. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.39.1.03lah⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive paradigms in Khaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.39.1.02jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auditory demonstrative in Khaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.335-346. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.38.2.05jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01244878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viewing and processing tool for the analysis of a comparable corpus of Kiranti mythology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on Language Resources and Evaluations (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5th Workshop on Building and Using Comparable Corpora, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Khaling Verbal Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.1095-1170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thulung Rai verbal system : An account of verb stem alternation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.189-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koyi Rai: an initial grammatical sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Archive 4, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Archive no. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization and its various uses in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Speech Recognition to put the interactive back into the corpus of Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking Data conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bologna, Oct 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps using ASR on Thulung: the importance of text types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some features of Hodgson’s (1857, 1858) Kiranti vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussions on legacy materials (DiLegMa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Apr 2025, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School manuals for Thulung language (eastern Nepal) and attitudes towards language change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Jul 2025, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocatives in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation de la morphologie verbale dans les esquisses grammaticales du vayu et du bahing de Hodgson (1857-1858)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mettre la langue en tables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Hodgson’s vocabularies of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society, Apr 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactives and the documentation of Thulung (Eastern Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Mari Jones; Dr. Oliver Mayeux, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Workshop on Legacy materials as data sources for language description and documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Legacy materials as data sources for language description and documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aimée Lahaussois, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Section on Grammar writing, documentation and data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Sep 2024, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noun-verb complex predicates in Thulung and the expression of emotions and moods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Languages Analysis Roundtable (SALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca' Foscari (Andrea Drocco), Oct 2023, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kiranti (Nepal) language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologizing Interjections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynamique du langage, Nov 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying metagrammaticography with the Taxogram database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body part collocations (AKA psycho-collocations) in Thulung (Kiranti, Eastern Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiS research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dynamique du Langage, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04068505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Glossing Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on glossing practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Galway (Padraic Moran), Sep 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminographic study of ideophonic lexemes in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SALA 36 &amp; LSN 43 combined conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiricizing Metagrammaticography: some ideas about tools and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptive Grammars and Typology II conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03587251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophone patterns in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Mari Jones, Nov 2021, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophone patterns in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELC, Cambridge University, Nov 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAM in Kiranti language descriptions: 1850’s-1980’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance scientifique HTL Le système verbal chez quelques grammairiens de langues non-européenne des 19e et 20e siècles : Quatre études de cas de trois continents: Afrique (wolof), Amérique du sud (tupi-guarani), Asie (kiranti) et langues méso-americaines (nahuatl et matlatzinca)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche empirique des pratiques grammaticographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le statut et le défi des dictionnaires et des grammaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Mar 2021, Aix (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational deixis in the Kiranti verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Austin (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing in the Linguistic Survey of India: Some insights into early 20th century practices (invited speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Linguistic Terminology, Glossing and Phonemicization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Yonezawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains outillés sur les langues kiranti du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix Marseille, Oct 2020, Aix (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of segmentation in descriptions of Tibeto‐Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of segmentation in descriptions of Tibeto‐Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic schools through reading descriptive grammars: a pilot study using Himalayan grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'histoire et épistémologie des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivational predicates in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Languages Analysis Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones and interjections: Workshop introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea (SLE) – 52nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of derivational predicates in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of derivational predicates in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicate derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LingLunch Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude pilote en grammaticographie empirique : grammaires de langues du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL-Labex EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing influences in descriptive grammar organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic schools through reading descriptive grammars: a pilot study using Himalayan grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’histoire et épistémologie des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing influences in descriptive grammar organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatives in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Events and Space: Associated Motion and Posture workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulative constructions in Khaling Rai and Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lucknow, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving approaches to verbal paradigms in Hodgson’s descriptions of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the History of Linguistics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion: an emerging category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL-Labex EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving approaches to verbal paradigms in Hodgson’s descriptions of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the History of Linguistics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inauspicious events in Thulung Rai: from prohibitives to the odd avertive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax of the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TULQuest linguistic questionnaire archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on questionnaires in linguistic description and typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society for the History of Linguistic Ideas, University of Westminster, Apr 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TULQuest, an online archive for linguistic questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des programmes TUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Typologie et Universaux Linguistiques, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glosses for argument roles in descriptions of languages with polypersonal verbal indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the History of Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ditransitives, applicatives and gaps in Thulung verb paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie et modélisation des systèmes morphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bonami, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion in Sino-Tibetan/Trans-Himalayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Association for Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journées Linguistique Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLAO, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization, relativization and genitivization in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th Annual Meeting of the Berkeley Linguistics Society, special session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TULQuest: an interactive archive for linguistic questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax of the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexington Books, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vuillermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSITY OF HAWAI’I PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Special Publication 16, 2019, Language Documentation &amp; Conservation, 978-0-9973295-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalia - Hommage à Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2019, Orbis / Supplementa, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaling-Nepali-English verb dictionary Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Yadav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on Language Preservation and Documentation, languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO, pp.155, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools for (Meta)Grammaticography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bradley, Katarzyna Dziubalska-Kołaczyk, Camiel Hamans, Ik-Hwan Lee, and Frieda Steurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Linguistics: Integrating Languages, Communities, and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.235-247, 2025, 978-90-04-71560-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004715608_020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicative derivations in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zúñiga, Fernando; Creissels, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative Constructions in the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.943-969, 2024, 9783110735482. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110730951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janis, Katarzyna; Puddu, Nicoletta; Haspelmath, Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.325-343, 2023, 978-3-96110-411-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7874952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glosses in 1850-1910 descriptions of languages with complex verbal morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato, Aimée Lahaussois, John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.223-248, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity. Glossing as a dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato, Aimée Lahaussois, John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.9-25, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato; Aimée Lahaussois; John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.1-5, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion in Sino-Tibetan/Trans-Himalayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume, Antoine; Koch, Harald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, De Gruyter Mouton, pp.819-853, 2021, Empirical Approaches to Language Typology, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110692099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Methodological Tools for Linguistic Description and Typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vuillermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aimée Lahaussois; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Language Documentation &amp; Conservation Special Publication, pp.1-4, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et la diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.100-102, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Parties du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-473, 2019, Orbis / Supplementa, 9789042939523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties du discours dans les manuels de description linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia : Hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 27-34, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2019, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03849154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des parties du discours et la terminologie linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis/Supplementa 46, Peeters, pp.xv-xxi, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia : hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.12141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Parties du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-56, 2019, Orbis / Supplementa, 9789042939523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TULQuest linguistic questionnaire archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aimée Lahaussois; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, University of Hawai'i Press, 2019, Language Documentation &amp; Conservation Special Publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article (Arthron, Articulus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat &amp; Aimée Lahaussois; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-201, 2019, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining approaches to describing complex verbal morphology for an unwritten language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Bernard Combettes; Valérie Raby; Gilles Siouffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where have all the interjections gone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Assunção; Gonçalo Fernandes; R. Kemmler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition and Innovation in the History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen, pp.186-195, 2016, 978-3-89-323-021-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translation Tier in Interlinear Glossed Text: Changing Practices in the Description of Endangered Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Phillips-Batoma; Florence Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation as Innovation: Bridging the Sciences and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalkey Archive Press, pp.261-278, 2016, 9781564784094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription and translation of unwritten languages in American linguistics (1950s to 2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.235- 257, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kiranti comparable corpus: a prototype corpus for the comparison of Kiranti languages and mythology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mari Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Languages and New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.17-34, 2015, 9781107049598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergativity in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bradley; Randy LaPolla; Boyd Michailovsky; Graham Thurgood. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation: Papers on variation and change in the Sinosphere and in the Indosphere in honour of James A. Matisoff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacific Linguistics, pp.101-112, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Van Breugel, Seino. 2019. Atong Texts: Glossed, Translated and Annotated Narratives in a Tibeto-Burman Language of Meghalaya, Northeast India. Leiden & Boston: Brill (Brill’s Studies in South and Southwest Asian Languages, 12). 582 p. Histoire Epistémologie Langage 42.2, 198-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the grammar of Thulung Rai an endangered Himalayan language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. University of California, Berkeley, 2002. English. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive and methodological issues in Kiranti grammar(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université de Paris / Université Paris Diderot (Paris 7), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03030562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection counting in Kiranti descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Linguistics department seminar, Bern, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look into Himalayan lexicography in the mid-19th century: Hodgson’s Vocabularies of two Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. LingLunch, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes de mots « marginales » en langues kiranti (Népal oriental) : idéophones et interjections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Société de linguistique de Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus comparables en typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Approches en SDL, Université Lyon II, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04068500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aimée Lahaussois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/19369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminological diversity in descriptions of Kiranti ideophonic lexemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: Honing in on a descriptive and typological concept, 4 (1), pp.14-43. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational deixis in the Kiranti verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), pp.6-34. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.21018.jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(De)Coding Hodgson’s Kiranti Grammars and Verbal Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bhasha. Journal of South Asian Linguistics, Philology and Grammatical Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.319-362. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/bhasha/2785-5953/2023/02/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophonic patterns in Kiranti languages and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin-2022-2053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chains of influence in Himalayan grammars: models and interrelations shaping descriptions of Tibeto-Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.207-245. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2020-0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing in the Linguistic Survey of India: some insights into early 20th century glossing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.25-59. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hl.00081.lah⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicate derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2021-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grammaires étendues» et descriptions de morphologie verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shapes of verbal paradigms in Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Schackow: A grammar of Yakkha (Studies in Diversity Linguistics 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2017-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Khaling Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.179-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization strategies and alignment in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.73 - 100. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-04601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.49-66. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.39.1.03lah⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive paradigms in Khaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.39.1.02jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auditory demonstrative in Khaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.335-346. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.38.2.05jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01244878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viewing and processing tool for the analysis of a comparable corpus of Kiranti mythology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on Language Resources and Evaluations (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5th Workshop on Building and Using Comparable Corpora, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Khaling Verbal Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.1095-1170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thulung Rai verbal system : An account of verb stem alternation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.189-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koyi Rai: an initial grammatical sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Archive 4, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Archive no. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization and its various uses in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation de la morphologie verbale dans les esquisses grammaticales du vayu et du bahing de Hodgson (1857-1858)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mettre la langue en tables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps using ASR on Thulung: the importance of text types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Speech Recognition to put the interactive back into the corpus of Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking Data conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bologna, Oct 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some features of Hodgson’s (1857, 1858) Kiranti vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussions on legacy materials (DiLegMa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Apr 2025, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School manuals for Thulung language (eastern Nepal) and attitudes towards language change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Jul 2025, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocatives in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Section on Grammar writing, documentation and data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Sep 2024, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Hodgson’s vocabularies of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society, Apr 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactives and the documentation of Thulung (Eastern Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Mari Jones; Dr. Oliver Mayeux, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Workshop on Legacy materials as data sources for language description and documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Legacy materials as data sources for language description and documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aimée Lahaussois, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Glossing Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on glossing practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Galway (Padraic Moran), Sep 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying metagrammaticography with the Taxogram database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kiranti (Nepal) language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologizing Interjections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynamique du langage, Nov 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noun-verb complex predicates in Thulung and the expression of emotions and moods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Languages Analysis Roundtable (SALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca' Foscari (Andrea Drocco), Oct 2023, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body part collocations (AKA psycho-collocations) in Thulung (Kiranti, Eastern Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiS research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dynamique du Langage, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04068505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminographic study of ideophonic lexemes in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SALA 36 &amp; LSN 43 combined conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche empirique des pratiques grammaticographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le statut et le défi des dictionnaires et des grammaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Mar 2021, Aix (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiricizing Metagrammaticography: some ideas about tools and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptive Grammars and Typology II conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03587251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophone patterns in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Mari Jones, Nov 2021, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophone patterns in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELC, Cambridge University, Nov 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAM in Kiranti language descriptions: 1850’s-1980’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance scientifique HTL Le système verbal chez quelques grammairiens de langues non-européenne des 19e et 20e siècles : Quatre études de cas de trois continents: Afrique (wolof), Amérique du sud (tupi-guarani), Asie (kiranti) et langues méso-americaines (nahuatl et matlatzinca)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains outillés sur les langues kiranti du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix Marseille, Oct 2020, Aix (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational deixis in the Kiranti verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Austin (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing in the Linguistic Survey of India: Some insights into early 20th century practices (invited speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Linguistic Terminology, Glossing and Phonemicization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Yonezawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of segmentation in descriptions of Tibeto‐Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic schools through reading descriptive grammars: a pilot study using Himalayan grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'histoire et épistémologie des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivational predicates in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Languages Analysis Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of segmentation in descriptions of Tibeto‐Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones and interjections: Workshop introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea (SLE) – 52nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of derivational predicates in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of derivational predicates in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicate derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LingLunch Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude pilote en grammaticographie empirique : grammaires de langues du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL-Labex EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing influences in descriptive grammar organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic schools through reading descriptive grammars: a pilot study using Himalayan grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’histoire et épistémologie des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing influences in descriptive grammar organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulative constructions in Khaling Rai and Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lucknow, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatives in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Events and Space: Associated Motion and Posture workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion: an emerging category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL-Labex EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving approaches to verbal paradigms in Hodgson’s descriptions of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the History of Linguistics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inauspicious events in Thulung Rai: from prohibitives to the odd avertive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax of the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving approaches to verbal paradigms in Hodgson’s descriptions of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the History of Linguistics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion in Sino-Tibetan/Trans-Himalayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Association for Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TULQuest linguistic questionnaire archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on questionnaires in linguistic description and typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society for the History of Linguistic Ideas, University of Westminster, Apr 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TULQuest, an online archive for linguistic questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des programmes TUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Typologie et Universaux Linguistiques, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glosses for argument roles in descriptions of languages with polypersonal verbal indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the History of Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ditransitives, applicatives and gaps in Thulung verb paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie et modélisation des systèmes morphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bonami, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journées Linguistique Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLAO, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization, relativization and genitivization in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th Annual Meeting of the Berkeley Linguistics Society, special session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TULQuest: an interactive archive for linguistic questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax of the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexington Books, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vuillermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSITY OF HAWAI’I PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Special Publication 16, 2019, Language Documentation &amp; Conservation, 978-0-9973295-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalia - Hommage à Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2019, Orbis / Supplementa, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaling-Nepali-English verb dictionary Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Yadav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on Language Preservation and Documentation, languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO, pp.155, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools for (Meta)Grammaticography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bradley, Katarzyna Dziubalska-Kołaczyk, Camiel Hamans, Ik-Hwan Lee, and Frieda Steurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Linguistics: Integrating Languages, Communities, and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.235-247, 2025, 978-90-04-71560-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004715608_020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicative derivations in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zúñiga, Fernando; Creissels, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative Constructions in the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.943-969, 2024, 9783110735482. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110730951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato; Aimée Lahaussois; John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.1-5, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glosses in 1850-1910 descriptions of languages with complex verbal morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato, Aimée Lahaussois, John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.223-248, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janis, Katarzyna; Puddu, Nicoletta; Haspelmath, Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.325-343, 2023, 978-3-96110-411-6. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7874952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity. Glossing as a dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato, Aimée Lahaussois, John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.9-25, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion in Sino-Tibetan/Trans-Himalayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume, Antoine; Koch, Harald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, De Gruyter Mouton, pp.819-853, 2021, Empirical Approaches to Language Typology, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110692099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Methodological Tools for Linguistic Description and Typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vuillermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aimée Lahaussois; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Language Documentation &amp; Conservation Special Publication, pp.1-4, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties du discours dans les manuels de description linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia : Hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 27-34, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Parties du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-473, 2019, Orbis / Supplementa, 9789042939523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2019, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03849154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et la diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.100-102, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Parties du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-56, 2019, Orbis / Supplementa, 9789042939523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des parties du discours et la terminologie linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis/Supplementa 46, Peeters, pp.xv-xxi, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia : hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.12141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article (Arthron, Articulus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat &amp; Aimée Lahaussois; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-201, 2019, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TULQuest linguistic questionnaire archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aimée Lahaussois; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, University of Hawai'i Press, 2019, Language Documentation &amp; Conservation Special Publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining approaches to describing complex verbal morphology for an unwritten language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Bernard Combettes; Valérie Raby; Gilles Siouffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translation Tier in Interlinear Glossed Text: Changing Practices in the Description of Endangered Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Phillips-Batoma; Florence Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation as Innovation: Bridging the Sciences and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalkey Archive Press, pp.261-278, 2016, 9781564784094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where have all the interjections gone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Assunção; Gonçalo Fernandes; R. Kemmler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition and Innovation in the History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen, pp.186-195, 2016, 978-3-89-323-021-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription and translation of unwritten languages in American linguistics (1950s to 2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.235- 257, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kiranti comparable corpus: a prototype corpus for the comparison of Kiranti languages and mythology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mari Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Languages and New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.17-34, 2015, 9781107049598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergativity in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bradley; Randy LaPolla; Boyd Michailovsky; Graham Thurgood. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation: Papers on variation and change in the Sinosphere and in the Indosphere in honour of James A. Matisoff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacific Linguistics, pp.101-112, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Van Breugel, Seino. 2019. Atong Texts: Glossed, Translated and Annotated Narratives in a Tibeto-Burman Language of Meghalaya, Northeast India. Leiden & Boston: Brill (Brill’s Studies in South and Southwest Asian Languages, 12). 582 p. Histoire Epistémologie Langage 42.2, 198-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the grammar of Thulung Rai an endangered Himalayan language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. University of California, Berkeley, 2002. English. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive and methodological issues in Kiranti grammar(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université de Paris / Université Paris Diderot (Paris 7), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03030562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection counting in Kiranti descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Linguistics department seminar, Bern, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look into Himalayan lexicography in the mid-19th century: Hodgson’s Vocabularies of two Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. LingLunch, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes de mots « marginales » en langues kiranti (Népal oriental) : idéophones et interjections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Société de linguistique de Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus comparables en typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Approches en SDL, Université Lyon II, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04068500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/19369" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.21018.jac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/bhasha/2785-5953/2023/02/002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2022-2053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899141v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2020-0255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hl.00081.lah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2021-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-04601003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2017-0015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.39.1.03lah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhan Bahadur Rai," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.39.1.02jac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.38.2.05jac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288988v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015540v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume jacques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nflrc.hawaii.edu/ldc/sp16/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100397050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042939523&amp;amp;series_number_str=46&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Yadav" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004715608_020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110730951" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7874952" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/12141" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.12141" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042939523&amp;amp;series_number_str=46" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00004761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03030562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/19369" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.21018.jac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/bhasha/2785-5953/2023/02/002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2022-2053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899141v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2020-0255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hl.00081.lah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2021-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2017-0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-04601003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.39.1.03lah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhan Bahadur Rai," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.39.1.02jac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.38.2.05jac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume jacques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nflrc.hawaii.edu/ldc/sp16/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100397050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042939523&amp;amp;series_number_str=46&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Yadav" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004715608_020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110730951" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965514v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7874952" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422297v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/12141" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.12141" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042939523&amp;amp;series_number_str=46" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00004761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03030562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>