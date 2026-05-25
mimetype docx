--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aimée Lahaussois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/19369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminological diversity in descriptions of Kiranti ideophonic lexemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: Honing in on a descriptive and typological concept, 4 (1), pp.14-43. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational deixis in the Kiranti verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), pp.6-34. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.21018.jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(De)Coding Hodgson’s Kiranti Grammars and Verbal Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bhasha. Journal of South Asian Linguistics, Philology and Grammatical Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.319-362. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/bhasha/2785-5953/2023/02/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophonic patterns in Kiranti languages and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin-2022-2053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chains of influence in Himalayan grammars: models and interrelations shaping descriptions of Tibeto-Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.207-245. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2020-0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing in the Linguistic Survey of India: some insights into early 20th century glossing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.25-59. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hl.00081.lah⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicate derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2021-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grammaires étendues» et descriptions de morphologie verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shapes of verbal paradigms in Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Schackow: A grammar of Yakkha (Studies in Diversity Linguistics 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2017-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Khaling Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.179-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization strategies and alignment in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.73 - 100. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-04601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.49-66. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.39.1.03lah⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive paradigms in Khaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.39.1.02jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auditory demonstrative in Khaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.335-346. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.38.2.05jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01244878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viewing and processing tool for the analysis of a comparable corpus of Kiranti mythology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on Language Resources and Evaluations (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5th Workshop on Building and Using Comparable Corpora, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Khaling Verbal Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.1095-1170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thulung Rai verbal system : An account of verb stem alternation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.189-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koyi Rai: an initial grammatical sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Archive 4, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Archive no. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization and its various uses in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation de la morphologie verbale dans les esquisses grammaticales du vayu et du bahing de Hodgson (1857-1858)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mettre la langue en tables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps using ASR on Thulung: the importance of text types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Speech Recognition to put the interactive back into the corpus of Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking Data conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bologna, Oct 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some features of Hodgson’s (1857, 1858) Kiranti vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussions on legacy materials (DiLegMa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Apr 2025, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School manuals for Thulung language (eastern Nepal) and attitudes towards language change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Jul 2025, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocatives in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Section on Grammar writing, documentation and data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Sep 2024, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Hodgson’s vocabularies of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society, Apr 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactives and the documentation of Thulung (Eastern Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Mari Jones; Dr. Oliver Mayeux, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Workshop on Legacy materials as data sources for language description and documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Legacy materials as data sources for language description and documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aimée Lahaussois, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Glossing Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on glossing practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Galway (Padraic Moran), Sep 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying metagrammaticography with the Taxogram database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kiranti (Nepal) language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologizing Interjections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynamique du langage, Nov 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noun-verb complex predicates in Thulung and the expression of emotions and moods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Languages Analysis Roundtable (SALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca' Foscari (Andrea Drocco), Oct 2023, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body part collocations (AKA psycho-collocations) in Thulung (Kiranti, Eastern Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiS research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dynamique du Langage, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04068505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminographic study of ideophonic lexemes in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SALA 36 &amp; LSN 43 combined conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche empirique des pratiques grammaticographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le statut et le défi des dictionnaires et des grammaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Mar 2021, Aix (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiricizing Metagrammaticography: some ideas about tools and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptive Grammars and Typology II conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03587251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophone patterns in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Mari Jones, Nov 2021, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophone patterns in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELC, Cambridge University, Nov 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAM in Kiranti language descriptions: 1850’s-1980’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance scientifique HTL Le système verbal chez quelques grammairiens de langues non-européenne des 19e et 20e siècles : Quatre études de cas de trois continents: Afrique (wolof), Amérique du sud (tupi-guarani), Asie (kiranti) et langues méso-americaines (nahuatl et matlatzinca)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains outillés sur les langues kiranti du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix Marseille, Oct 2020, Aix (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational deixis in the Kiranti verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Austin (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing in the Linguistic Survey of India: Some insights into early 20th century practices (invited speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Linguistic Terminology, Glossing and Phonemicization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Yonezawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of segmentation in descriptions of Tibeto‐Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic schools through reading descriptive grammars: a pilot study using Himalayan grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'histoire et épistémologie des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivational predicates in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Languages Analysis Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of segmentation in descriptions of Tibeto‐Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones and interjections: Workshop introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea (SLE) – 52nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of derivational predicates in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of derivational predicates in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicate derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LingLunch Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude pilote en grammaticographie empirique : grammaires de langues du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL-Labex EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing influences in descriptive grammar organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic schools through reading descriptive grammars: a pilot study using Himalayan grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’histoire et épistémologie des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing influences in descriptive grammar organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulative constructions in Khaling Rai and Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lucknow, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatives in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Events and Space: Associated Motion and Posture workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion: an emerging category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL-Labex EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving approaches to verbal paradigms in Hodgson’s descriptions of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the History of Linguistics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inauspicious events in Thulung Rai: from prohibitives to the odd avertive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax of the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving approaches to verbal paradigms in Hodgson’s descriptions of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the History of Linguistics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion in Sino-Tibetan/Trans-Himalayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Association for Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TULQuest linguistic questionnaire archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on questionnaires in linguistic description and typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society for the History of Linguistic Ideas, University of Westminster, Apr 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TULQuest, an online archive for linguistic questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des programmes TUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Typologie et Universaux Linguistiques, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glosses for argument roles in descriptions of languages with polypersonal verbal indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the History of Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ditransitives, applicatives and gaps in Thulung verb paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie et modélisation des systèmes morphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bonami, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journées Linguistique Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLAO, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization, relativization and genitivization in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th Annual Meeting of the Berkeley Linguistics Society, special session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TULQuest: an interactive archive for linguistic questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax of the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexington Books, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vuillermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSITY OF HAWAI’I PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Special Publication 16, 2019, Language Documentation &amp; Conservation, 978-0-9973295-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalia - Hommage à Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2019, Orbis / Supplementa, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaling-Nepali-English verb dictionary Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Yadav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on Language Preservation and Documentation, languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO, pp.155, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools for (Meta)Grammaticography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bradley, Katarzyna Dziubalska-Kołaczyk, Camiel Hamans, Ik-Hwan Lee, and Frieda Steurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Linguistics: Integrating Languages, Communities, and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.235-247, 2025, 978-90-04-71560-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004715608_020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicative derivations in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zúñiga, Fernando; Creissels, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative Constructions in the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.943-969, 2024, 9783110735482. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110730951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato; Aimée Lahaussois; John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.1-5, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glosses in 1850-1910 descriptions of languages with complex verbal morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato, Aimée Lahaussois, John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.223-248, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janis, Katarzyna; Puddu, Nicoletta; Haspelmath, Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.325-343, 2023, 978-3-96110-411-6. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7874952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity. Glossing as a dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato, Aimée Lahaussois, John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.9-25, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion in Sino-Tibetan/Trans-Himalayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume, Antoine; Koch, Harald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, De Gruyter Mouton, pp.819-853, 2021, Empirical Approaches to Language Typology, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110692099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Methodological Tools for Linguistic Description and Typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vuillermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aimée Lahaussois; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Language Documentation &amp; Conservation Special Publication, pp.1-4, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties du discours dans les manuels de description linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia : Hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 27-34, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Parties du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-473, 2019, Orbis / Supplementa, 9789042939523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2019, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03849154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et la diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.100-102, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Parties du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-56, 2019, Orbis / Supplementa, 9789042939523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des parties du discours et la terminologie linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis/Supplementa 46, Peeters, pp.xv-xxi, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia : hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.12141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article (Arthron, Articulus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat &amp; Aimée Lahaussois; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-201, 2019, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TULQuest linguistic questionnaire archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aimée Lahaussois; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, University of Hawai'i Press, 2019, Language Documentation &amp; Conservation Special Publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining approaches to describing complex verbal morphology for an unwritten language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Bernard Combettes; Valérie Raby; Gilles Siouffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translation Tier in Interlinear Glossed Text: Changing Practices in the Description of Endangered Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Phillips-Batoma; Florence Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation as Innovation: Bridging the Sciences and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalkey Archive Press, pp.261-278, 2016, 9781564784094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where have all the interjections gone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Assunção; Gonçalo Fernandes; R. Kemmler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition and Innovation in the History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen, pp.186-195, 2016, 978-3-89-323-021-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription and translation of unwritten languages in American linguistics (1950s to 2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.235- 257, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kiranti comparable corpus: a prototype corpus for the comparison of Kiranti languages and mythology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mari Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Languages and New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.17-34, 2015, 9781107049598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergativity in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bradley; Randy LaPolla; Boyd Michailovsky; Graham Thurgood. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation: Papers on variation and change in the Sinosphere and in the Indosphere in honour of James A. Matisoff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacific Linguistics, pp.101-112, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Van Breugel, Seino. 2019. Atong Texts: Glossed, Translated and Annotated Narratives in a Tibeto-Burman Language of Meghalaya, Northeast India. Leiden & Boston: Brill (Brill’s Studies in South and Southwest Asian Languages, 12). 582 p. Histoire Epistémologie Langage 42.2, 198-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the grammar of Thulung Rai an endangered Himalayan language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. University of California, Berkeley, 2002. English. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive and methodological issues in Kiranti grammar(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université de Paris / Université Paris Diderot (Paris 7), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03030562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection counting in Kiranti descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Linguistics department seminar, Bern, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look into Himalayan lexicography in the mid-19th century: Hodgson’s Vocabularies of two Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. LingLunch, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes de mots « marginales » en langues kiranti (Népal oriental) : idéophones et interjections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Société de linguistique de Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus comparables en typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Approches en SDL, Université Lyon II, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04068500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aimée Lahaussois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/19369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminological diversity in descriptions of Kiranti ideophonic lexemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: Honing in on a descriptive and typological concept, 4 (1), pp.14-43. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational deixis in the Kiranti verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), pp.6-34. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.21018.jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(De)Coding Hodgson’s Kiranti Grammars and Verbal Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bhasha. Journal of South Asian Linguistics, Philology and Grammatical Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.319-362. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/bhasha/2785-5953/2023/02/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophonic patterns in Kiranti languages and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin-2022-2053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chains of influence in Himalayan grammars: models and interrelations shaping descriptions of Tibeto-Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.207-245. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2020-0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing in the Linguistic Survey of India: some insights into early 20th century glossing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.25-59. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hl.00081.lah⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicate derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2021-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grammaires étendues» et descriptions de morphologie verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shapes of verbal paradigms in Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Schackow: A grammar of Yakkha (Studies in Diversity Linguistics 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2017-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Khaling Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.179-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization strategies and alignment in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.73 - 100. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-04601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.49-66. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.39.1.03lah⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive paradigms in Khaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.39.1.02jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auditory demonstrative in Khaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.335-346. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.38.2.05jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01244878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viewing and processing tool for the analysis of a comparable corpus of Kiranti mythology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on Language Resources and Evaluations (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5th Workshop on Building and Using Comparable Corpora, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Khaling Verbal Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.1095-1170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thulung Rai verbal system : An account of verb stem alternation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.189-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koyi Rai: an initial grammatical sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Archive 4, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Archive no. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization and its various uses in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation de la morphologie verbale dans les esquisses grammaticales du vayu et du bahing de Hodgson (1857-1858)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mettre la langue en tables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps using ASR on Thulung: the importance of text types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Speech Recognition to put the interactive back into the corpus of Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking Data conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bologna, Oct 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some features of Hodgson’s (1857, 1858) Kiranti vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussions on legacy materials (DiLegMa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Apr 2025, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School manuals for Thulung language (eastern Nepal) and attitudes towards language change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Jul 2025, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocatives in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Section on Grammar writing, documentation and data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Sep 2024, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Hodgson’s vocabularies of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society, Apr 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactives and the documentation of Thulung (Eastern Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Mari Jones; Dr. Oliver Mayeux, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Workshop on Legacy materials as data sources for language description and documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Legacy materials as data sources for language description and documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aimée Lahaussois, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Glossing Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on glossing practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Galway (Padraic Moran), Sep 2023, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kiranti (Nepal) language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologizing Interjections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynamique du langage, Nov 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noun-verb complex predicates in Thulung and the expression of emotions and moods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Languages Analysis Roundtable (SALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca' Foscari (Andrea Drocco), Oct 2023, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body part collocations (AKA psycho-collocations) in Thulung (Kiranti, Eastern Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiS research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dynamique du Langage, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04068505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying metagrammaticography with the Taxogram database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminographic study of ideophonic lexemes in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SALA 36 &amp; LSN 43 combined conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche empirique des pratiques grammaticographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le statut et le défi des dictionnaires et des grammaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Mar 2021, Aix (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiricizing Metagrammaticography: some ideas about tools and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptive Grammars and Typology II conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03587251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophone patterns in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Mari Jones, Nov 2021, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophone patterns in Kiranti language descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Endangered Languages and Cultures seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELC, Cambridge University, Nov 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAM in Kiranti language descriptions: 1850’s-1980’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance scientifique HTL Le système verbal chez quelques grammairiens de langues non-européenne des 19e et 20e siècles : Quatre études de cas de trois continents: Afrique (wolof), Amérique du sud (tupi-guarani), Asie (kiranti) et langues méso-americaines (nahuatl et matlatzinca)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains outillés sur les langues kiranti du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix Marseille, Oct 2020, Aix (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevational deixis in the Kiranti verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Austin (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing in the Linguistic Survey of India: Some insights into early 20th century practices (invited speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Linguistic Terminology, Glossing and Phonemicization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Yonezawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of segmentation in descriptions of Tibeto‐Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones and interjections: Workshop introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea (SLE) – 52nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of derivational predicates in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of derivational predicates in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicate derivations in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LingLunch Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude pilote en grammaticographie empirique : grammaires de langues du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL-Labex EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of segmentation in descriptions of Tibeto‐Burman languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic schools through reading descriptive grammars: a pilot study using Himalayan grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'histoire et épistémologie des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivational predicates in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Languages Analysis Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing influences in descriptive grammar organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic schools through reading descriptive grammars: a pilot study using Himalayan grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’histoire et épistémologie des sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing influences in descriptive grammar organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatives in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Events and Space: Associated Motion and Posture workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving approaches to verbal paradigms in Hodgson’s descriptions of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the History of Linguistics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion: an emerging category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL-Labex EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulative constructions in Khaling Rai and Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Languages Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lucknow, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inauspicious events in Thulung Rai: from prohibitives to the odd avertive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax of the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving approaches to verbal paradigms in Hodgson’s descriptions of Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the History of Linguistics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion in Sino-Tibetan/Trans-Himalayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Association for Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TULQuest linguistic questionnaire archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on questionnaires in linguistic description and typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society for the History of Linguistic Ideas, University of Westminster, Apr 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TULQuest, an online archive for linguistic questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des programmes TUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Typologie et Universaux Linguistiques, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpheme as a unit (of transcription and analysis) in American anthropogical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glosses for argument roles in descriptions of languages with polypersonal verbal indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the History of Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ditransitives, applicatives and gaps in Thulung verb paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie et modélisation des systèmes morphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bonami, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journées Linguistique Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLAO, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization, relativization and genitivization in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th Annual Meeting of the Berkeley Linguistics Society, special session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TULQuest: an interactive archive for linguistic questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax of the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexington Books, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalia - Hommage à Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2019, Orbis / Supplementa, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vuillermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSITY OF HAWAI’I PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Special Publication 16, 2019, Language Documentation &amp; Conservation, 978-0-9973295-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaling-Nepali-English verb dictionary Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhan Bahadur Rai,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Yadav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on Language Preservation and Documentation, languages of Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO, pp.155, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools for (Meta)Grammaticography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bradley, Katarzyna Dziubalska-Kołaczyk, Camiel Hamans, Ik-Hwan Lee, and Frieda Steurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Linguistics: Integrating Languages, Communities, and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.235-247, 2025, 978-90-04-71560-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004715608_020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicative derivations in Kiranti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zúñiga, Fernando; Creissels, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative Constructions in the World’s Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.943-969, 2024, 9783110735482. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110730951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato; Aimée Lahaussois; John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.1-5, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in Thulung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janis, Katarzyna; Puddu, Nicoletta; Haspelmath, Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.325-343, 2023, 978-3-96110-411-6. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7874952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glosses in 1850-1910 descriptions of languages with complex verbal morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato, Aimée Lahaussois, John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.223-248, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity. Glossing as a dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Cinato, Aimée Lahaussois, John Whitman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossing Practice: Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.9-25, 2023, 1793612803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion in Sino-Tibetan/Trans-Himalayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume, Antoine; Koch, Harald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, De Gruyter Mouton, pp.819-853, 2021, Empirical Approaches to Language Typology, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110692099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et la diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat, Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Peeters, pp.100-102, A paraître, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Parties du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-473, 2019, Orbis / Supplementa, 9789042939523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties du discours dans les manuels de description linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia : Hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 27-34, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2019, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03849154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Methodological Tools for Linguistic Description and Typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vuillermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aimée Lahaussois; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Language Documentation &amp; Conservation Special Publication, pp.1-4, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Parties du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-56, 2019, Orbis / Supplementa, 9789042939523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des parties du discours et la terminologie linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis/Supplementa 46, Peeters, pp.xv-xxi, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia : hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.12141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article (Arthron, Articulus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat &amp; Aimée Lahaussois; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-201, 2019, Orbis Supplementa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TULQuest linguistic questionnaire archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aimée Lahaussois; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, University of Hawai'i Press, 2019, Language Documentation &amp; Conservation Special Publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining approaches to describing complex verbal morphology for an unwritten language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Bernard Combettes; Valérie Raby; Gilles Siouffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translation Tier in Interlinear Glossed Text: Changing Practices in the Description of Endangered Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Phillips-Batoma; Florence Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation as Innovation: Bridging the Sciences and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalkey Archive Press, pp.261-278, 2016, 9781564784094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where have all the interjections gone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Assunção; Gonçalo Fernandes; R. Kemmler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition and Innovation in the History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen, pp.186-195, 2016, 978-3-89-323-021-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription and translation of unwritten languages in American linguistics (1950s to 2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.235- 257, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kiranti comparable corpus: a prototype corpus for the comparison of Kiranti languages and mythology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mari Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Languages and New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.17-34, 2015, 9781107049598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergativity in Thulung Rai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bradley; Randy LaPolla; Boyd Michailovsky; Graham Thurgood. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation: Papers on variation and change in the Sinosphere and in the Indosphere in honour of James A. Matisoff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacific Linguistics, pp.101-112, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Van Breugel, Seino. 2019. Atong Texts: Glossed, Translated and Annotated Narratives in a Tibeto-Burman Language of Meghalaya, Northeast India. Leiden & Boston: Brill (Brill’s Studies in South and Southwest Asian Languages, 12). 582 p. Histoire Epistémologie Langage 42.2, 198-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the grammar of Thulung Rai an endangered Himalayan language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. University of California, Berkeley, 2002. English. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive and methodological issues in Kiranti grammar(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université de Paris / Université Paris Diderot (Paris 7), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03030562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection counting in Kiranti descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Linguistics department seminar, Bern, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look into Himalayan lexicography in the mid-19th century: Hodgson’s Vocabularies of two Kiranti languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. LingLunch, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes de mots « marginales » en langues kiranti (Népal oriental) : idéophones et interjections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Société de linguistique de Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus comparables en typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Approches en SDL, Université Lyon II, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04068500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/19369" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.21018.jac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/bhasha/2785-5953/2023/02/002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2022-2053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899141v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2020-0255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hl.00081.lah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2021-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2017-0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-04601003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.39.1.03lah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhan Bahadur Rai," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.39.1.02jac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.38.2.05jac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume jacques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nflrc.hawaii.edu/ldc/sp16/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100397050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042939523&amp;amp;series_number_str=46&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Yadav" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004715608_020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110730951" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965514v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7874952" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422297v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/12141" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.12141" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042939523&amp;amp;series_number_str=46" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00004761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03030562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/19369" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.21018.jac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/bhasha/2785-5953/2023/02/002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2022-2053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899141v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2020-0255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hl.00081.lah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2021-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2017-0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-04601003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.39.1.03lah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhan Bahadur Rai," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.39.1.02jac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.38.2.05jac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume jacques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100397050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042939523&amp;amp;series_number_str=46&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nflrc.hawaii.edu/ldc/sp16/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Yadav" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004715608_020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110730951" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965514v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425499v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7874952" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976127v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949184v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/12141" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.12141" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042939523&amp;amp;series_number_str=46" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00004761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03030562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>