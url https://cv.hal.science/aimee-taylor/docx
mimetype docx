--- v0 (2026-03-15)
+++ v1 (2026-05-14)
@@ -66,886 +66,1154 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic bias in malaria parasite relatedness estimation</w:t>
+                <w:t xml:space="preserve">Understanding Plasmodium vivax recurrent infections using an amplicon deep sequencing assay, identity-by-descent and model-based classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somya Mehra</w:t>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Neafsey</w:t>
+                <w:t xml:space="preserve">Jiru Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael White</w:t>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimee Taylor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacob Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinabou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkaf018⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.115799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2026.115799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05266745v1</w:t>
+                <w:t xml:space="preserve">pasteur-05608240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhaplotype deep sequencing assays to capture Plasmodium vivax infection lineages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasite and gametocyte dynamics and infectivity to mosquitoes during recurrent Plasmodium vivax infections; a longitudinal study from Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Sutanto</w:t>
+                <w:t xml:space="preserve">Fitsum Tadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Rumaseb</w:t>
+                <w:t xml:space="preserve">Wakweya Chali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kian Soon Hoon</w:t>
+                <w:t xml:space="preserve">Legesse Alamerie Ejigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidayat Trimarsanto</w:t>
+                <w:t xml:space="preserve">Melat Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikregabrail Aberra Kassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62357-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.106756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2026.106756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05266813v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05608259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using serological diagnostics to characterize remaining high-incidence pockets of malaria in forest-fringe Cambodia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic bias in malaria parasite relatedness estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costanza Tacoli</w:t>
+                <w:t xml:space="preserve">Somya Mehra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirco Sandfort</w:t>
+                <w:t xml:space="preserve">Daniel Neafsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Obadia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Michael White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Taylor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-04859-5⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.jkaf018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkaf018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04466227v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05266745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of MrsFreqPhase methods: methods designed to estimate statistically malaria parasite multiplicity of infection, relatedness, frequency and phase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microhaplotype deep sequencing assays to capture Plasmodium vivax infection lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Greenhouse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana Kleinecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Sutanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rumaseb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kian Soon Hoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidayat Trimarsanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-05119-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62357-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05266771v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05266813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous mosquito exposure increases Plasmodium vivax and Plasmodium falciparum co-infections: a modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grimée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee R Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael T. White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291 (2036), pp.20242061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2024.2061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04879697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lineage-informative microhaplotypes for recurrence classification and spatio-temporal surveillance of Plasmodium vivax malaria parasites</w:t>
+                <w:t xml:space="preserve">Using serological diagnostics to characterize remaining high-incidence pockets of malaria in forest-fringe Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha Siegel</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathilde Grimée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Tacoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Sandfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51015-3⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-04859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05266762v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04466227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of MrsFreqPhase methods: methods designed to estimate statistically malaria parasite multiplicity of infection, relatedness, frequency and phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimee Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neubauer Vickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-05119-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05266771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lineage-informative microhaplotypes for recurrence classification and spatio-temporal surveillance of Plasmodium vivax malaria parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidayat Trimarsanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimee Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51015-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05266762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measurably recombining malaria parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Camponovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline O Buckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee R Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (1), pp.17-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pt.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03899124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -955,389 +1223,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic classification of late treatment failure in uncomplicated malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somya Mehra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallika Imwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05272916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an open analysis ecosystem for Plasmodium genomic epidemiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hmmibd-rs: An enhanced hmmIBD implementation for parallelizable identity-by-descent detection from large-scale Plasmodium genomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimee Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Takala-Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05266791v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05272879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hmmibd-rs: An enhanced hmmIBD implementation for parallelizable identity-by-descent detection from large-scale Plasmodium genomic data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an open analysis ecosystem for Plasmodium genomic epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Ruybal-Pesántez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Amaya-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bérubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Brazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Fadel Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05272879v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05266791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1484,51 +1752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Mehra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neafsey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Taylor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kleinecke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Sutanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rumaseb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Soon Hoon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayat Trimarsanto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62357-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04466227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grim&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Tacoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Sandfort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04859-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neubauer Vickers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Greenhouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05119-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04879697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee R Taylor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. White" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Siegel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Amato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Murie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51015-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03899124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline O Buckee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.11.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05272916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika Imwong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J White" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Watson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ruybal-Pes&#225;ntez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya-Romero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brazeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Fadel Diop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05272879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Schaffner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O&#8217;connor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Takala-Harrison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05608240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiru Han" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Munro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinabou Traore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115799" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05608259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Tadesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakweya Chali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legesse Alamerie Ejigu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melat Abdo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikregabrail Aberra Kassa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2026.106756" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Mehra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neafsey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Taylor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kleinecke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Sutanto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rumaseb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Soon Hoon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayat Trimarsanto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62357-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04879697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grim&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee R Taylor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. White" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04466227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Tacoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Sandfort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04859-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neubauer Vickers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Greenhouse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05119-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Siegel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Amato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Murie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51015-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03899124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline O Buckee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05272916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika Imwong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J White" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Watson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05272879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Guo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Schaffner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O&#8217;connor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Takala-Harrison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ruybal-Pes&#225;ntez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya-Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brazeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Fadel Diop" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>