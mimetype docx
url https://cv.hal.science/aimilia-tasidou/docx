--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -523,214 +523,223 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction-Based Methods for Multivariate Time Series Anomaly Detection : A Review and Taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Errachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aimilia Aimilia Tasidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Artificial Intelligence (ICAAI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Manchester, United Kingdom</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2025, Manchester, United Kingdom. pp.26-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3787279.3787286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Preserving Television Audience Measurement Using Smart TVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Drosatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimilia Tasidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos S. Efraimidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Information Security and Privacy Conference (SEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Heraklion, Crete, Greece. pp.223-234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-30436-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -740,51 +749,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-by-design in intelligent infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -793,115 +802,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Malina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundas Matulevičius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Petrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep diving into data protection: 1979-2019: celebrating 40 years of research on privacy data protection at the CRIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 170 (51), Collection du CRIDS, pp.309-343, 2021, 9782807926493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1048,51 +1057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Boudouaia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3542853" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997331v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dzurenda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Knockaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Malina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.1165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Roascio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundas Matulevicius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3218412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Errachidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drosatos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos S. Efraimidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30436-1_19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundas Matulevi&#269;ius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Petrocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Boudouaia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3542853" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997331v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dzurenda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Knockaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Malina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.1165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Roascio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundas Matulevicius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3218412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Errachidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3787279.3787286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drosatos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos S. Efraimidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30436-1_19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundas Matulevi&#269;ius" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Petrocchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>