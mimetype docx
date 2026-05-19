--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aïna Chalabaev </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-based stereotype threat: a scoping review of stereotype threat methodologies and their effects on physical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2026.2631321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weight of weight: The salience of body weight in the impression formation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dubouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (12), pp.2538-2543. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-025-01921-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic status as a predictor of motivational and affective experiences in physical education and physical activity intentions: a cross-sectional study in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Borrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2024.2321346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does exposure to sedentary temptations activate physical activity goals? A high-powered replication study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dubouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.78-82. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/mot0000308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of others' presence in sport performance under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving together: Increasing physical activity in older adults with an intergenerational technology-based intervention. A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel L Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly A Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitta A Mcnarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Hudson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0301279. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-Driven Intergenerational Physical Activity Intervention: An Instrumental Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitta Mcnarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Hudson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ageing and Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.188-199. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jal4030013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemographic precursors of explicit and implicit attitudes towards physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2024.2371964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of a Gamified Intervention on Daily Steps in Real-Life Conditions: Retrospective Analysis of 4800 Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e47116. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/47116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of failure in Brazilian runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabliny Thuany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejmeddine Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.290-301. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15438627.2022.2102921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staying at home in the COVID-19 period: Effects on well-being and physical activity in women living with overweight or obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.7-18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and reliability of an app-based medical device to empower individuals in evaluating their physical capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), pp.e0289874. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0289874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I am fatigued of being stigmatized”: On the need to investigate stigma-related barriers to physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Sniehotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2022028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trait self-control and self-control resources mediators of relations between executive functions and health behaviors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bartoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.102410. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2023.102410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a physical activity and endometriosis-based education program delivered by videoconference on endometriosis symptoms: the CRESCENDO program (inCRease physical Exercise and Sport to Combat ENDOmetriosis) protocol study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lenôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.759. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-023-07792-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fatigue du contrôle de soi : Reconceptualisation de l'épuisement de l'ego et implications dans les activités physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents and mediators of the association between adolescents’ intention and physical activity: a cross-sectional study in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2023.2196670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the role of active mobility habits in the relationship between self-determination and modal shift intentions? A mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99, pp.289-305. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2023.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Individual Cognitions: Time for Intervention Science to Focus on Health Context and Audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Sniehotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.465-470. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jpah.2023-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital intervention promoting physical activity among obese people (DIPPAO) randomised controlled trial: study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.e058015. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women carry the weight of deprivation on physical inactivity: Moderated mediation analyses in a European sample of adults over 50 Years of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cullati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.101272. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmph.2022.101272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effectiveness of Gamification on Physical Activity: Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.e26779. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/26779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Socioeconomic Circumstances and Physical Activity in Older Age: Women Pay the Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cullati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), pp.212-223. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09567976211036061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Gender Stereotypes on Balance Performance and Learning in Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Cardozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzete Chiviacowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (5), pp.613-619. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222895.2022.2045248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivational processes of the relationship between weight stigma and physical activity: a comparison between France and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahuitz Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (4), pp.1117-1132. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2021.1956565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterMob: a 24-month randomised controlled trial comparing the effectiveness of an intervention including behavioural change techniques and free transport versus an intervention including air pollution awareness-raising on car use reduction among regular car users living in Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Juen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ Reply to: Learning More About the Effects of Gamification on Physical Activity. Comment on “Evaluating the Effectiveness of Gamification on Physical Activity: Systematic Review and Meta-analysis of Randomized Controlled Trials”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (5), pp.e38212. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ego depletion to self-control fatigue: A review of criticisms along with new perspectives for the investigation and replication of a multicomponent phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu P Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/mot0000262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation physique et sportive, discipline mal-aimée des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Active during the Lockdown: The Recovery Potential of Physical Activity for Well-Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gautheur Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (4), pp.1707. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18041707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle strength is associated with COVID‐19 hospitalization in adults 50 years of age or older</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire P Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Formánek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.1136-1143. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcsm.12738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive functions and physical activity in aging when energy is lacking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ihle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10433-021-00654-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Individual, Sociodemographic, and Environmental Factors Related to Physical Activity During the Spring 2020 COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.816463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are Individuals With Diabetes Less Active? The Mediating Role of Physical, Emotional, and Cognitive Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Behavioral Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (9), pp.904-917. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/abm/kaaa120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, Sociodemographic, and Environmental Factors Related to Physical Activity During the Spring 2020 COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.643109. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.643109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age stereotype-based interventions affect health-related outcomes in older adults? A systematic review and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel L Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitta A Mcnarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly A Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Hudson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (27), pp.338 - 373. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity habits after a context change: The case of COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Rebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.1135-1154. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle strength explains the protective effect of physical activity against COVID-19 hospitalization among adults aged 50 years and older</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cullati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (24), pp.2796-2803. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2021.1964721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the Stereotype Threat and Lift Phenomenon Be Applicable to a Muscular Endurance Task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Seitchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2), pp.354-360. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2019.1668518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between changes in self-reported physical activity, sedentary behaviour and health during the coronavirus (COVID-19) pandemic in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamsini Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (6), pp.699-704. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2020.1841396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The threat is in the head, not in the legs”: Activating negative age stereotypes generates extra cognitive load during walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.101740 -. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Changes in Self-Reported Physical Activity and Sedentary Behaviours and Health During the Coronavirus (COVID-19) Pandemic in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamsini Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1136-1143. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31236/osf.io/ydv84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do compensatory health beliefs predict behavioural intention in a multiple health behaviour change context? Evidence in individuals with cardiovascular diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Sniehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2019.1653476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation in ultra-marathon runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Waśkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Nikolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Knechtle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology Research and Behavior Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 12, pp.31-37. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PRBM.S189061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive resources moderate the adverse impact of poor perceived neighborhood conditions on self-reported physical activity of older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Rebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.105741. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2019.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can stereotype threat increase women’s performance? The case of a fatiguing task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Seitchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/spy0000190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire sa fille au foot : en 2019, toujours un choix d’avant-garde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bazoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation in the Athens Classic Marathon: The Role of Sex, Age, and Performance Level in Greek Recreational Marathon Runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Nikolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Knechtle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (14), pp.2549. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16142549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise stereotypes and fatigue in people living with HIV: does self-efficacy play a mediating or a moderating role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (1), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-018-0269-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age stereotypes’ effects on motor learning in older adults: The impact may not be immediate, but instead delayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzete Chiviacowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Lopes Cardozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.209-212. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does a youthful subjective age lead to higher life satisfaction among older adults ? The mediational role of subjective health and memory self-efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Caudroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.428-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Are you in full possession of your capacity?”. A mechanistic self-control approach at trait and state levels to predict different health behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.214-221. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2018.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of implicit theories of ability and stereotype-inconsistent information on handgrip strength in older adults: A regulatory fit perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vaulerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.483-489. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/psyp.12780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stéréotypes dans la peau » : une approche biopsychosociale des effets situationnels des stéréotypes sur la performance motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social judgment, sport and gender: a cognitive asymmetry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2017009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How perceived autonomy support and controlling coach behaviors are related to well- and ill-being in elite soccer players: A within-person changes and between-person differences analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine S. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is motivation for marathon a protective factor or a risk factor of injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Ben Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (12), pp.2040-2047. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing stereotype threat with embodied triggers: A case of sensorimotor-mental congruence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Masicampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (8), pp.1063-1076. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0146167216651407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les sportifs/ves jugent leur propre identité de genre : une asymétrie cognitive dans les opérations d’auto-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110 (4), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.110.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you are old and do not want to fall into the traditional stereotype-be physically active!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (4), pp.446-462. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0361073X.2015.1053768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ego depletion account of aging stereotypes' effects on health-related variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (6), pp.876-885. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geronb/gbu168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Five personality traits contribute to prosocial responses to others’ pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courbalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.94-99. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2015.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating regulatory fit under stereotype threat: Effects on performance and self-determination among junior high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dematte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.119-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02027567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging stereotypes and active lifestyle: Personal correlates of stereotype internalization and relationships with level of physical activity among older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.198-204. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of supervised and individualized weekly walking on exercise stereotypes and quality of life in older sedentary females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Émile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.156-163. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social antecedents and consequences of sport gender stereotypes during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Women Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.259-274. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0361684313505844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of the Cancer Exercise Stereotypes Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.708-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of sex stereotypes relative to sport competence and value during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.212-215. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging stereotypes and active lifestyle: Personal correlates of stereotype internalization and relationships with level of physical activity among older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.198-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social value and asymmetry of gender and sex categories in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling younger, being stronger&amp;quot;: an experimental study of subjective age and physical functioning among older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kotter-Grühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jaconelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geronb/gbs037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the aging stereotypes and exercise scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.319-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can stereotype threat affect motor performance in the absence of explicit monitoring processes? Evidence using a strength task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Coombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Easthope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2), pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Influences of Sex Stereotypes in Physical Education with the Non-Zero-Sum/Zero-Sum Behaviors Distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Aging Stereotypes and Exercise Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.319-334. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/japa.21.3.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of sex stereotypes and gender roles on participation and performance in sport and exercise: Review and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When avoiding failure improves performance: Stereotype threat and the impact of performance goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.130-142. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-011-9241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Age and Social-Cognitive Determinants of Physical Activity in Active Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Caudroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Scanff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.484-496. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/japa.20.4.484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sport still a masculine domain? A psychological glance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When avoiding failure improves performance: Stereotype threat and the impact of performance goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.130-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about Physical Activity in Sedentary Cancer Patients: an In-depth Interview Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (12), pp.6033-6038. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7314/apjcp.2012.13.12.6033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing Red Prior to a Strength Test Inhibits Motor Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Coombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 495 (1), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2011.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Health and Memory Self-Efficacy as Mediators in the Relation between Subjective Age and Life Satisfaction among Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Caudroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.428-436. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13607863.2010.536138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Age is Associated with Sport Dropout: Evidence from Youth Categories of French Basketball.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raspaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.120-128. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0838.2009.01060.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of implicit theories on judgement of cheating acceptability in physical education: The mediating role of achievement goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (8), pp.909-919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociocognitive Self-Regulatory Mechanisms Governing Judgments of the Acceptability and Likelihood of Sport Cheating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.595 - 618. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.32.5.595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype endorsement and perceived ability as mediators of the girls' gender orientation-soccer performance relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.297-299. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2008.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les stéréotypes sexués associés aux pratiques sportives et la motivation autodéterminée des élèves en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.066.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological markers of challenge and threat mediate the effects of performance-based goals on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.991. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Achievement Goals Mediate Stereotype Threat? An Investigation on Females' Soccer Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.143-158. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.30.2.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Physiological and Self-Reported Mediators of Stereotype Lift Effects on a Motor Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Croizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01973530701665256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la Présence des Autres sur la Performance : Exploration des Mécanismes de Stress, Eveil, Attention et Anxiété.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cignetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gemonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Société Française de Psychologie du sport (SFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet interdisciplinaire InterMob : Une intervention comportementale visant à réduire l'usage de la voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cafés de l'Institut pour la Recherche en Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Recherche en Santé Publique, Jan 2024, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of choking under pressure in motor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to explain unexplained performance? Contribution of two key sport psychosocial theories: Choking Under Pressure &amp; Social Facilitation and Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain Experimental Psychopathology, Oct 2023, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterMob: Preliminary results of a 24-month intervention to reduce car use among regular car users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37 th Annual Conference of the European Health Psychology Society (EHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Psychology Society, Sep 2023, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux, déplacements et activité physique au quotidien : Intégrer le contexte géographique et la mesure de l'activité physique au suivi de la mobilité quotidienne des individus au sein de la région urbaine de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Technology-Driven Intergenerational Contact to Target Physical Activity and Health during the COVID-19 Pandemic: An Instrumental Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel L Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly A Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitta Mcnarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Hudson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Pediatric Work Physiology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Chepstow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Evaluation Tool of Others Presence in the Sports Context (ETOP-SC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes de genre dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-control in physical activity: the role of weight stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dinomais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary intervention to reduce car use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Transport Survey Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Porto Novo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal trajectories of walking behavior among participants benefiting from a gamified digital intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on how a training on behaviour change approaches may increase knowledge, intention and self-efficacy within practitioners in Paraguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Christofori-Khadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rähle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour change for Health And Sustainability 8th International CBC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital intervention promoting physical activity among obese people (DIPPAO) randomised controlled trial: study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference of HEPA Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does gamification improve physical activity? A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du confinement sur le changement de comportements en matière d’activités physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la FR Innovacs, Covid 19 – Révélateur d’innovation ! Démarches innovantes à l’échelle individuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04908757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterMob: a randomized controlled intervention targeting a more active and sustainable mobility in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 35th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effortless self-control in physical activity: the deletorious role of social identity threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu P Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dubouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de comportements de mobilité : quelle place pour notre motivation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque national Adaptation, atténuation, actions climatiques dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouranos-Aura, Feb 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’efficacité de la gamification pour augmenter l’activité physique ? Revue systématique et méta-analyse d’essais randomisés contrôlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études de la Société Française de Psychologie du Sport (SFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels constats pendant et en sortie du confinement ? Freins et leviers motivationnels à la pratique d’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebondir après un confinement : Quels engagements pour développer les activités physiques et sportives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère chargé des sports; Observatoire National de L'activité Physique et de la Sédentarité (ONAPS), Dec 2020, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Interplay between Job Demands-Resources, Physical Activity, and Positive and Negative Well-Being Indicators: An Intra- and Inter-Individual Levels Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales d’études de la Société Française de Psychologie du Sport, 13-14 juin (IFEPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées nationales d’études de la Société Française de Psychologie du Sport (IFEPSA), Jun 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football, sport et genre: au-delà des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caf'égalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, May 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04908186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les footballeuses, de plus en plus nombreuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Sport et Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales de la mobilité durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saint-Tropez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an intervention to change mobility behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges Science Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Together: Increasing Physical Activity in Older Adults & Children with a Technology-Based Intervention. Preliminary Findings from a Multi-Method Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel L Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitta Mcnarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Eslambolchilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDISCE Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, May 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of self-control resources and effort on physical activity goal attainment in primary and tertiary prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Allenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology FEPSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the stereotype threat model be applicable to fatiguing tasks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Seitchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de la Société Française de Psychologie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque MSFS (Mobilités spatiales, Fluidité Sociale) : Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating intention and self-control variables to better predict health behaviors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Allenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padou, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences d'aptitudes physiques entre hommes et femmes ont-elles uniquement une explication biologique? Le rôle des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Easthope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Maazoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards de comparaison et jugements en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Société Française de Psychologie du Sport, Université Bordeaux Segalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antécédents du bien-être et du mal-être parmi des footballeurs en centre de formation : une étude longitudinale dans le cadre de la théorie de l'autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Congrès de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des stéréotypes liés à l'avancée en âge sur les croyances sur le vieillissement mnésique: le rôle modérateur de l'ouverture aux expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lineweaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Congrès de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser du rouge avant une contraction maximale volontaire inhibe la production de force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Coombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of top of the class gender on her/his peers math performance: A role model perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research, "Urban Education".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Stereotype Lift on Heart Rate Variability before the Beginning of a Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Maazoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Easthope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements de performance sportive : Quel standard de comparaison chez les étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre l'induction de buts de performance et des indicateurs cardiovasculaires d'états de menace et de défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes sexués dans le domaine du sport : Antécédents sociaux, développement, et conséquences sur l'abandon sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de rajeunissement et maintien de la satisfaction de vie chez les personnes âgées : le rôle médiateur de la santé subjective et du sentiment d'efficacité mnésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Caudroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Congrès de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une mesure des stéréotypes envers les seniors : le questionnaire sur les seniors et l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Société Française de Psychologie du Sport, Université Bordeaux Segalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girls work harder but achieve lower than boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASPSPA conference, St Pete Beach Florida (Etats-Unis), 9-11 Juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weight of weight: The salience of body weight in the impression formation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dubouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Individual, Sociodemographic and Mobility-Related Factors Associated with Active and Sustainable Mobility: A Mixed-Methods Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological markers of challenge and threat mediate the effects of performance-based goals on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Sex-Undifferentiated Teacher Expectations Mask an Influence of Sex Stereotypes? Alternative Forms of Sex Bias in Teacher Expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Jussim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INTERMOB.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région AURA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERMOB: Une intervention randomisée pour inciter au report modal en vue d’une mobilité urbaine durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche en Santé Publique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAMECS-SHS, Représentations, perceptions et pratiques de mobilité: quelles implications pour les politiques publiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane La Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme Primequal, ADEME. 2021, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing under pressure: Role of others' presence in sport performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we teach an old dog new tricks? Teaching behaviour change to health practitioners in Paraguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Christofori-Khadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bremen, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic, sociodemographic and psychological factors related to active and Sustainable mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Conference of the European Health Psychology Society (EHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. , 2022, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14960.53765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du laboratoire au terrain, une évaluation multiple du stress pour mieux comprendre les effets de facilitation et d'inhibition sociale sur la performance sportive : Protocole d'étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France. Unpublished, 2022, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17630.51526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men are better than women !&amp;quot; : The positive effect of stereotype threat on self-paced cycling exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Seitchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée de l’Ecole Doctorale Sciences du Mouvement Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From intention to behavior: Development of a randomized control trial targeting the motivational levers of transport mode choice to decrease car use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Transition 2018 : Integrating urban and transport planning, environment and health for healthier urban living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Spain. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie de la performance sportive : Les influences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale. La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique, une pratique de psychologie positive à promouvoir pour favoriser le bien‑être des jeunes et des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Martin-Krumm; C. Tarquinio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.292-309, 2021, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.marti.2021.02.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et l’éducation physique : entre émancipation féminine et stéréotypes sexués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Margas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Faniko; B. Dardenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du sexisme : Des stéréotypes de genre au harcèlement sexuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2021, 9782807331198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting individual motivations into the societal context: The influence of social stereotypes in the physical activity domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gershon Tenenbaum; Robert C. Eklund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sport Psychology (4th edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.19-36, 2020, 9781119568124. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119568124.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of an Interdisciplinary and Multidimensional Assessment of Pollution Reduction Measures in Urban Areas: MobilAir Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Buchholz; Anil Markandya; Dirk Rübbelke; Stefan Vögele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancillary Benefits of Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-345, 2020, Springer Climate, 978-3-030-30978-7. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30978-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes sexués et comportements dans les activités physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La psychologie des préjugés et de la discrimination : Point de vue des discriminants et de leurs cibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.145-160, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et performance dans les APSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence STAPS Tout-en-un</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.542-545, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes liés au sexe, motivation et réussite des élèves: Le regard de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport au corps, genre et réussite en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.35-48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets situationnels des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EP&amp;S, pp.29-44, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et pratique des activités physiques adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EP&amp;S, pp.101-114, 2016, Collection Pour l'Action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des stéréotypes sur l’action mortice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EP&amp;S, pp.13-28, 2016, Collection Pour l'Action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of physical activity levels of girls and boys in early school years : a psychosocial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and social hierarchies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.39-57, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart Rate and Heart Rate Variability Responses to Stereotype Activation among Non-Stereotyped Individuals : Stereotype Lift in the Motor Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Derks, Belle Ellemers, N.; Scheepers, Daan; Ellemers, Naomi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience of Prejudice and Intergroup Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie Sociale. La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.543-565, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype Threat in Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keith Harrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inzlicht, Michael; Schmader, Toni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotype Threat : Theory, Process, and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.217-230, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bouscasse Newinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EP&amp;S, 128p, 2016, Collection Pour l’Action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INFLUENCE DES STEREOTYPES SEXUES SUR LA PERFORMANCE ET LA MOTIVATION EN SPORT ET EN EDUCATION PHYSIQUE ET SPORTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00093876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aïna Chalabaev </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-based stereotype threat: a scoping review of stereotype threat methodologies and their effects on physical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2026.2631321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weight of weight: The salience of body weight in the impression formation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dubouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (12), pp.2538-2543. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-025-01921-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic status as a predictor of motivational and affective experiences in physical education and physical activity intentions: a cross-sectional study in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Borrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2024.2321346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of others' presence in sport performance under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving together: Increasing physical activity in older adults with an intergenerational technology-based intervention. A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel L Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly A Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitta A Mcnarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Hudson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0301279. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does exposure to sedentary temptations activate physical activity goals? A high-powered replication study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dubouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.78-82. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/mot0000308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of a Gamified Intervention on Daily Steps in Real-Life Conditions: Retrospective Analysis of 4800 Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e47116. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/47116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-Driven Intergenerational Physical Activity Intervention: An Instrumental Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitta Mcnarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Hudson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ageing and Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.188-199. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jal4030013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemographic precursors of explicit and implicit attitudes towards physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2024.2371964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of failure in Brazilian runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabliny Thuany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejmeddine Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.290-301. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15438627.2022.2102921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staying at home in the COVID-19 period: Effects on well-being and physical activity in women living with overweight or obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.7-18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and reliability of an app-based medical device to empower individuals in evaluating their physical capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), pp.e0289874. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0289874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I am fatigued of being stigmatized”: On the need to investigate stigma-related barriers to physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Sniehotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2022028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trait self-control and self-control resources mediators of relations between executive functions and health behaviors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bartoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.102410. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2023.102410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a physical activity and endometriosis-based education program delivered by videoconference on endometriosis symptoms: the CRESCENDO program (inCRease physical Exercise and Sport to Combat ENDOmetriosis) protocol study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lenôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.759. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-023-07792-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fatigue du contrôle de soi : Reconceptualisation de l'épuisement de l'ego et implications dans les activités physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents and mediators of the association between adolescents’ intention and physical activity: a cross-sectional study in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2023.2196670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the role of active mobility habits in the relationship between self-determination and modal shift intentions? A mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99, pp.289-305. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2023.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Individual Cognitions: Time for Intervention Science to Focus on Health Context and Audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Sniehotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.465-470. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jpah.2023-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital intervention promoting physical activity among obese people (DIPPAO) randomised controlled trial: study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.e058015. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Socioeconomic Circumstances and Physical Activity in Older Age: Women Pay the Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cullati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), pp.212-223. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09567976211036061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women carry the weight of deprivation on physical inactivity: Moderated mediation analyses in a European sample of adults over 50 Years of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cullati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.101272. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmph.2022.101272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effectiveness of Gamification on Physical Activity: Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.e26779. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/26779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ Reply to: Learning More About the Effects of Gamification on Physical Activity. Comment on “Evaluating the Effectiveness of Gamification on Physical Activity: Systematic Review and Meta-analysis of Randomized Controlled Trials”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (5), pp.e38212. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivational processes of the relationship between weight stigma and physical activity: a comparison between France and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahuitz Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (4), pp.1117-1132. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2021.1956565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Gender Stereotypes on Balance Performance and Learning in Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Cardozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzete Chiviacowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (5), pp.613-619. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222895.2022.2045248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterMob: a 24-month randomised controlled trial comparing the effectiveness of an intervention including behavioural change techniques and free transport versus an intervention including air pollution awareness-raising on car use reduction among regular car users living in Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Juen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ego depletion to self-control fatigue: A review of criticisms along with new perspectives for the investigation and replication of a multicomponent phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu P Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/mot0000262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation physique et sportive, discipline mal-aimée des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Active during the Lockdown: The Recovery Potential of Physical Activity for Well-Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gautheur Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (4), pp.1707. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18041707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle strength is associated with COVID‐19 hospitalization in adults 50 years of age or older</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire P Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Formánek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.1136-1143. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcsm.12738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive functions and physical activity in aging when energy is lacking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ihle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10433-021-00654-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Individual, Sociodemographic, and Environmental Factors Related to Physical Activity During the Spring 2020 COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.816463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are Individuals With Diabetes Less Active? The Mediating Role of Physical, Emotional, and Cognitive Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Behavioral Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (9), pp.904-917. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/abm/kaaa120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, Sociodemographic, and Environmental Factors Related to Physical Activity During the Spring 2020 COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.643109. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.643109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age stereotype-based interventions affect health-related outcomes in older adults? A systematic review and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel L Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitta A Mcnarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly A Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Hudson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (27), pp.338 - 373. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity habits after a context change: The case of COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Rebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.1135-1154. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle strength explains the protective effect of physical activity against COVID-19 hospitalization among adults aged 50 years and older</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cullati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (24), pp.2796-2803. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2021.1964721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the Stereotype Threat and Lift Phenomenon Be Applicable to a Muscular Endurance Task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Seitchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2), pp.354-360. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2019.1668518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between changes in self-reported physical activity, sedentary behaviour and health during the coronavirus (COVID-19) pandemic in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamsini Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (6), pp.699-704. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2020.1841396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The threat is in the head, not in the legs”: Activating negative age stereotypes generates extra cognitive load during walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.101740 -. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Changes in Self-Reported Physical Activity and Sedentary Behaviours and Health During the Coronavirus (COVID-19) Pandemic in France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamsini Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1136-1143. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31236/osf.io/ydv84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do compensatory health beliefs predict behavioural intention in a multiple health behaviour change context? Evidence in individuals with cardiovascular diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Sniehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2019.1653476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation in ultra-marathon runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Waśkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Nikolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Knechtle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology Research and Behavior Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 12, pp.31-37. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PRBM.S189061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive resources moderate the adverse impact of poor perceived neighborhood conditions on self-reported physical activity of older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Rebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.105741. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2019.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can stereotype threat increase women’s performance? The case of a fatiguing task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Seitchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/spy0000190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire sa fille au foot : en 2019, toujours un choix d’avant-garde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bazoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation in the Athens Classic Marathon: The Role of Sex, Age, and Performance Level in Greek Recreational Marathon Runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Nikolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Knechtle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (14), pp.2549. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16142549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise stereotypes and fatigue in people living with HIV: does self-efficacy play a mediating or a moderating role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (1), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-018-0269-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age stereotypes’ effects on motor learning in older adults: The impact may not be immediate, but instead delayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzete Chiviacowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Lopes Cardozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.209-212. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does a youthful subjective age lead to higher life satisfaction among older adults ? The mediational role of subjective health and memory self-efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Caudroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.428-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Are you in full possession of your capacity?”. A mechanistic self-control approach at trait and state levels to predict different health behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.214-221. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2018.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of implicit theories of ability and stereotype-inconsistent information on handgrip strength in older adults: A regulatory fit perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vaulerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.483-489. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/psyp.12780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stéréotypes dans la peau » : une approche biopsychosociale des effets situationnels des stéréotypes sur la performance motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.51-63. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social judgment, sport and gender: a cognitive asymmetry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2017009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How perceived autonomy support and controlling coach behaviors are related to well- and ill-being in elite soccer players: A within-person changes and between-person differences analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine S. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is motivation for marathon a protective factor or a risk factor of injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Ben Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (12), pp.2040-2047. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing stereotype threat with embodied triggers: A case of sensorimotor-mental congruence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Masicampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (8), pp.1063-1076. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0146167216651407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les sportifs/ves jugent leur propre identité de genre : une asymétrie cognitive dans les opérations d’auto-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110 (4), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.110.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ego depletion account of aging stereotypes' effects on health-related variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (6), pp.876-885. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geronb/gbu168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you are old and do not want to fall into the traditional stereotype-be physically active!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (4), pp.446-462. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0361073X.2015.1053768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Five personality traits contribute to prosocial responses to others’ pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courbalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.94-99. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2015.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating regulatory fit under stereotype threat: Effects on performance and self-determination among junior high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dematte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.119-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02027567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of the Cancer Exercise Stereotypes Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.708-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging stereotypes and active lifestyle: Personal correlates of stereotype internalization and relationships with level of physical activity among older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.198-204. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of supervised and individualized weekly walking on exercise stereotypes and quality of life in older sedentary females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Émile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.156-163. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social antecedents and consequences of sport gender stereotypes during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Women Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.259-274. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0361684313505844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of sex stereotypes relative to sport competence and value during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.212-215. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging stereotypes and active lifestyle: Personal correlates of stereotype internalization and relationships with level of physical activity among older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.198-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social value and asymmetry of gender and sex categories in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling younger, being stronger&amp;quot;: an experimental study of subjective age and physical functioning among older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kotter-Grühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jaconelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geronb/gbs037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the aging stereotypes and exercise scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.319-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can stereotype threat affect motor performance in the absence of explicit monitoring processes? Evidence using a strength task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Coombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Easthope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2), pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Influences of Sex Stereotypes in Physical Education with the Non-Zero-Sum/Zero-Sum Behaviors Distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of sex stereotypes and gender roles on participation and performance in sport and exercise: Review and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Aging Stereotypes and Exercise Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.319-334. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/japa.21.3.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When avoiding failure improves performance: Stereotype threat and the impact of performance goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.130-142. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-011-9241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Age and Social-Cognitive Determinants of Physical Activity in Active Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Caudroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Scanff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.484-496. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/japa.20.4.484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sport still a masculine domain? A psychological glance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When avoiding failure improves performance: Stereotype threat and the impact of performance goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.130-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about Physical Activity in Sedentary Cancer Patients: an In-depth Interview Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (12), pp.6033-6038. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7314/apjcp.2012.13.12.6033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing Red Prior to a Strength Test Inhibits Motor Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Coombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 495 (1), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2011.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Health and Memory Self-Efficacy as Mediators in the Relation between Subjective Age and Life Satisfaction among Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Caudroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.428-436. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13607863.2010.536138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Age is Associated with Sport Dropout: Evidence from Youth Categories of French Basketball.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raspaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.120-128. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0838.2009.01060.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of implicit theories on judgement of cheating acceptability in physical education: The mediating role of achievement goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (8), pp.909-919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociocognitive Self-Regulatory Mechanisms Governing Judgments of the Acceptability and Likelihood of Sport Cheating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Scoffier-Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.595 - 618. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.32.5.595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype endorsement and perceived ability as mediators of the girls' gender orientation-soccer performance relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.297-299. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2008.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les stéréotypes sexués associés aux pratiques sportives et la motivation autodéterminée des élèves en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.066.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological markers of challenge and threat mediate the effects of performance-based goals on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.991. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Achievement Goals Mediate Stereotype Threat? An Investigation on Females' Soccer Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.143-158. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.30.2.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Physiological and Self-Reported Mediators of Stereotype Lift Effects on a Motor Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Croizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01973530701665256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Individual, Sociodemographic and Mobility-Related Factors Associated with Active and Sustainable Mobility: A Mixed-Methods Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weight of weight: The salience of body weight in the impression formation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dubouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological markers of challenge and threat mediate the effects of performance-based goals on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Sex-Undifferentiated Teacher Expectations Mask an Influence of Sex Stereotypes? Alternative Forms of Sex Bias in Teacher Expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Jussim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la Présence des Autres sur la Performance : Exploration des Mécanismes de Stress, Eveil, Attention et Anxiété.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cignetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gemonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Société Française de Psychologie du sport (SFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet interdisciplinaire InterMob : Une intervention comportementale visant à réduire l'usage de la voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cafés de l'Institut pour la Recherche en Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Recherche en Santé Publique, Jan 2024, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of choking under pressure in motor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux, déplacements et activité physique au quotidien : Intégrer le contexte géographique et la mesure de l'activité physique au suivi de la mobilité quotidienne des individus au sein de la région urbaine de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Technology-Driven Intergenerational Contact to Target Physical Activity and Health during the COVID-19 Pandemic: An Instrumental Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel L Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly A Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitta Mcnarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Hudson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Pediatric Work Physiology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Chepstow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to explain unexplained performance? Contribution of two key sport psychosocial theories: Choking Under Pressure &amp; Social Facilitation and Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain Experimental Psychopathology, Oct 2023, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterMob: Preliminary results of a 24-month intervention to reduce car use among regular car users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37 th Annual Conference of the European Health Psychology Society (EHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Psychology Society, Sep 2023, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Evaluation Tool of Others Presence in the Sports Context (ETOP-SC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes de genre dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-control in physical activity: the role of weight stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dinomais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal trajectories of walking behavior among participants benefiting from a gamified digital intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary intervention to reduce car use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Transport Survey Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Porto Novo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on how a training on behaviour change approaches may increase knowledge, intention and self-efficacy within practitioners in Paraguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Christofori-Khadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rähle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour change for Health And Sustainability 8th International CBC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital intervention promoting physical activity among obese people (DIPPAO) randomised controlled trial: study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference of HEPA Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du confinement sur le changement de comportements en matière d’activités physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la FR Innovacs, Covid 19 – Révélateur d’innovation ! Démarches innovantes à l’échelle individuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04908757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does gamification improve physical activity? A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterMob: a randomized controlled intervention targeting a more active and sustainable mobility in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 35th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effortless self-control in physical activity: the deletorious role of social identity threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu P Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dubouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de comportements de mobilité : quelle place pour notre motivation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque national Adaptation, atténuation, actions climatiques dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouranos-Aura, Feb 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’efficacité de la gamification pour augmenter l’activité physique ? Revue systématique et méta-analyse d’essais randomisés contrôlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études de la Société Française de Psychologie du Sport (SFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels constats pendant et en sortie du confinement ? Freins et leviers motivationnels à la pratique d’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebondir après un confinement : Quels engagements pour développer les activités physiques et sportives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère chargé des sports; Observatoire National de L'activité Physique et de la Sédentarité (ONAPS), Dec 2020, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Interplay between Job Demands-Resources, Physical Activity, and Positive and Negative Well-Being Indicators: An Intra- and Inter-Individual Levels Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales d’études de la Société Française de Psychologie du Sport, 13-14 juin (IFEPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées nationales d’études de la Société Française de Psychologie du Sport (IFEPSA), Jun 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les footballeuses, de plus en plus nombreuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Sport et Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres internationales de la mobilité durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saint-Tropez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an intervention to change mobility behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges Science Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football, sport et genre: au-delà des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caf'égalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, May 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04908186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Together: Increasing Physical Activity in Older Adults & Children with a Technology-Based Intervention. Preliminary Findings from a Multi-Method Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel L Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitta Mcnarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Eslambolchilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDISCE Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, May 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of self-control resources and effort on physical activity goal attainment in primary and tertiary prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Allenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology FEPSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the stereotype threat model be applicable to fatiguing tasks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Seitchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de la Société Française de Psychologie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque MSFS (Mobilités spatiales, Fluidité Sociale) : Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating intention and self-control variables to better predict health behaviors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Allenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padou, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences d'aptitudes physiques entre hommes et femmes ont-elles uniquement une explication biologique? Le rôle des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Easthope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Maazoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards de comparaison et jugements en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Société Française de Psychologie du Sport, Université Bordeaux Segalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of top of the class gender on her/his peers math performance: A role model perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research, "Urban Education".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antécédents du bien-être et du mal-être parmi des footballeurs en centre de formation : une étude longitudinale dans le cadre de la théorie de l'autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Congrès de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des stéréotypes liés à l'avancée en âge sur les croyances sur le vieillissement mnésique: le rôle modérateur de l'ouverture aux expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lineweaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Congrès de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser du rouge avant une contraction maximale volontaire inhibe la production de force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Coombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Stereotype Lift on Heart Rate Variability before the Beginning of a Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Maazoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Easthope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements de performance sportive : Quel standard de comparaison chez les étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre l'induction de buts de performance et des indicateurs cardiovasculaires d'états de menace et de défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes sexués dans le domaine du sport : Antécédents sociaux, développement, et conséquences sur l'abandon sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de rajeunissement et maintien de la satisfaction de vie chez les personnes âgées : le rôle médiateur de la santé subjective et du sentiment d'efficacité mnésique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Caudroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Congrès de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une mesure des stéréotypes envers les seniors : le questionnaire sur les seniors et l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Société Française de Psychologie du Sport, Université Bordeaux Segalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girls work harder but achieve lower than boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASPSPA conference, St Pete Beach Florida (Etats-Unis), 9-11 Juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INTERMOB.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région AURA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERMOB: Une intervention randomisée pour inciter au report modal en vue d’une mobilité urbaine durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche en Santé Publique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAMECS-SHS, Représentations, perceptions et pratiques de mobilité: quelles implications pour les politiques publiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane La Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme Primequal, ADEME. 2021, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing under pressure: Role of others' presence in sport performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we teach an old dog new tricks? Teaching behaviour change to health practitioners in Paraguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Christofori-Khadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bremen, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic, sociodemographic and psychological factors related to active and Sustainable mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Conference of the European Health Psychology Society (EHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. , 2022, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14960.53765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du laboratoire au terrain, une évaluation multiple du stress pour mieux comprendre les effets de facilitation et d'inhibition sociale sur la performance sportive : Protocole d'étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France. Unpublished, 2022, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17630.51526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men are better than women !&amp;quot; : The positive effect of stereotype threat on self-paced cycling exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Seitchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée de l’Ecole Doctorale Sciences du Mouvement Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From intention to behavior: Development of a randomized control trial targeting the motivational levers of transport mode choice to decrease car use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Transition 2018 : Integrating urban and transport planning, environment and health for healthier urban living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Spain. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie de la performance sportive : Les influences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale. La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique, une pratique de psychologie positive à promouvoir pour favoriser le bien‑être des jeunes et des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Martin-Krumm; C. Tarquinio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.292-309, 2021, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.marti.2021.02.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et l’éducation physique : entre émancipation féminine et stéréotypes sexués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Margas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Faniko; B. Dardenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du sexisme : Des stéréotypes de genre au harcèlement sexuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2021, 9782807331198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting individual motivations into the societal context: The influence of social stereotypes in the physical activity domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gershon Tenenbaum; Robert C. Eklund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sport Psychology (4th edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.19-36, 2020, 9781119568124. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119568124.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of an Interdisciplinary and Multidimensional Assessment of Pollution Reduction Measures in Urban Areas: MobilAir Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Buchholz; Anil Markandya; Dirk Rübbelke; Stefan Vögele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancillary Benefits of Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-345, 2020, Springer Climate, 978-3-030-30978-7. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30978-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes sexués et comportements dans les activités physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clément-Guillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La psychologie des préjugés et de la discrimination : Point de vue des discriminants et de leurs cibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.145-160, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et performance dans les APSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence STAPS Tout-en-un</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.542-545, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes liés au sexe, motivation et réussite des élèves: Le regard de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport au corps, genre et réussite en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.35-48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets situationnels des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EP&amp;S, pp.29-44, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et pratique des activités physiques adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clément-Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EP&amp;S, pp.101-114, 2016, Collection Pour l'Action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des stéréotypes sur l’action mortice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EP&amp;S, pp.13-28, 2016, Collection Pour l'Action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of physical activity levels of girls and boys in early school years : a psychosocial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and social hierarchies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.39-57, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie Sociale. La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.543-565, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart Rate and Heart Rate Variability Responses to Stereotype Activation among Non-Stereotyped Individuals : Stereotype Lift in the Motor Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Derks, Belle Ellemers, N.; Scheepers, Daan; Ellemers, Naomi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience of Prejudice and Intergroup Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype Threat in Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keith Harrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inzlicht, Michael; Schmader, Toni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotype Threat : Theory, Process, and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.217-230, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bouscasse Newinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EP&amp;S, 128p, 2016, Collection Pour l’Action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INFLUENCE DES STEREOTYPES SEXUES SUR LA PERFORMANCE ET LA MOTIVATION EN SPORT ET EN EDUCATION PHYSIQUE ET SPORTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00093876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2026.2631321" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05426289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubouchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01921-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papaioannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Krommidas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borrueco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2321346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maz&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mot0000308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brevers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Knight" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly A Mackintosh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta A Mcnarry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hudson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301279" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Knight" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mackintosh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta Mcnarry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jal4030013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2371964" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabliny Thuany" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vieira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Scheer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Ouerghi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2022.2102921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289874" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Sniehotta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04061618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bartoletti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2023.102410" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2196670" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940743v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.10.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2023-0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cullati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sieber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2022.101272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazeas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sander" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211036061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Cardozo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzete Chiviacowsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2022.2045248" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuitz Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Major" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1956565" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38212" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Boisgontier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mot0000262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Form&#225;nek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12738" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ihle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Orsholits" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-021-00654-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04832853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaaa120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12548" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589551v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rebar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12524" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1964721" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874001v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zory" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Seitchik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1668518" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamsini Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1841396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101740" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833078v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31236/osf.io/ydv84" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1653476" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Wa&#347;kiewicz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Nikolaidis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosemann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Knechtle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PRBM.S189061" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Miller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2019.05.029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926201v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16142549" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenthal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0269-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951356v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Lopes Cardozo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.02.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.05.044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emile" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaulerin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12780" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-17FZHZD3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951383v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Quested" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Courvoisier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2016.10.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Masicampo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167216651407" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.110.0055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2015.1053768" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Amato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu168" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027567v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dematte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2013.11.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951477v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie &#201;mile" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59QXMT8Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Plaza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684313505844" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabiston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947283v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2013.11.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951486v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951507v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kotter-Gr&#252;hn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jaconelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbs037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468309v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Coombes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012029" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063578v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.21.3.319" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.10.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-011-9241-x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RXXL4CWS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337671v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.20.4.484" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468312v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951526v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059171v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brizzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ganga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7314/apjcp.2012.13.12.6033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Elliot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.03.032" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8ZRGDTZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469886v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2010.536138" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426027v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raspaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2009.01060.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Roussel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524745v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-M&#233;riaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.32.5.595" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391199v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2008.08.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.066.0061" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687726v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2009.04.009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389857v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.30.2.143" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389831v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973530701665256" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920821v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522072v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965656v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913515v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913284v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937637v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04945667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917257v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Christofori-Khadka" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R&#228;hle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911434v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916495v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951393v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916471v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951255v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947955v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965523v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Eslambolchilar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903079v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allenet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692777v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847657v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468392v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Maazoun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470058v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470056v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheval" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470054v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lineweaver" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469920v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086750v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Max" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469919v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469921v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469915v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469918v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470057v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470055v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072247v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643636v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390122v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jussim" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006153v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006162v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510006v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913732v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04409448v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rahle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884497v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886304v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.marti.2021.02.0289" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884619v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028531v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119568124.ch2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399821v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059186v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059194v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059190v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boich&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029219v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059210v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059203v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059179v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468437v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030865v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468438v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keith Harrisson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786517v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse Newinger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059221v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00093876v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2026.2631321" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05426289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubouchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01921-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papaioannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Krommidas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borrueco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2321346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brevers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Knight" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly A Mackintosh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta A Mcnarry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hudson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maz&#233;as" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mot0000308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Knight" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mackintosh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta Mcnarry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jal4030013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2371964" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabliny Thuany" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vieira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Scheer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Ouerghi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2022.2102921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289874" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Sniehotta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04061618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bartoletti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2023.102410" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2196670" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940743v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.10.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2023-0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sieber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sander" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cullati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211036061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2022.101272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazeas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26779" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38212" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuitz Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Major" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1956565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Cardozo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzete Chiviacowsky" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2022.2045248" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Boisgontier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mot0000262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Form&#225;nek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12738" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ihle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Orsholits" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-021-00654-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04832853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaaa120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12548" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589551v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rebar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12524" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1964721" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874001v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zory" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Seitchik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1668518" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamsini Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1841396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101740" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833078v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31236/osf.io/ydv84" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1653476" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Wa&#347;kiewicz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Nikolaidis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosemann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Knechtle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PRBM.S189061" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Miller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2019.05.029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926201v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16142549" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenthal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0269-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951356v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Lopes Cardozo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.02.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MRH1LC7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328504v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951342v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.05.044" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaulerin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12780" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-17FZHZD3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Quested" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Courvoisier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2016.10.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Masicampo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167216651407" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059150v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.110.0055" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Amato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu168" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468287v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2015.1053768" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027567v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dematte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabiston" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2013.11.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN97MSLV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951477v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie &#201;mile" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59QXMT8Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Plaza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684313505844" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2013.11.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951486v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951507v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468305v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kotter-Gr&#252;hn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jaconelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbs037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468309v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468308v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Coombes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.10.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063578v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.21.3.319" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074606v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-011-9241-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RXXL4CWS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337671v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.20.4.484" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468312v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059171v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brizzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ganga" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7314/apjcp.2012.13.12.6033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469884v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Elliot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.03.032" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8ZRGDTZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469886v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2010.536138" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raspaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2009.01060.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951546v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Roussel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02524745v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-M&#233;riaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.32.5.595" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2008.08.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.066.0061" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687726v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2009.04.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389857v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stone" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.30.2.143" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389831v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973530701665256" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643636v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391193v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390122v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jussim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920821v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522072v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913515v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965656v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913284v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04945667v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917257v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Christofori-Khadka" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R&#228;hle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911434v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965537v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916495v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920716v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951393v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916471v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951255v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914534v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947955v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947655v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965523v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Eslambolchilar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903079v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allenet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692777v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847657v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468392v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Maazoun" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470058v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086750v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Max" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470056v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheval" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470054v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lineweaver" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469920v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469919v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469921v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469915v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469918v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470057v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470055v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072247v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006162v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510006v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913732v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04409448v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rahle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692855v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884497v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886304v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.marti.2021.02.0289" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884619v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028531v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119568124.ch2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399821v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059186v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059194v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059190v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boich&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029219v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059210v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059203v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059179v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030865v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468437v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468438v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keith Harrisson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786517v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse Newinger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059221v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00093876v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>