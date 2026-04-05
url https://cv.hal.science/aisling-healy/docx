--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -527,209 +527,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03131008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs urbains et les promesses des palmarès internationaux des villes : Lyon à la conquête du « Top 15 » européen</w:t>
+                <w:t xml:space="preserve">Quelles expertises urbaines pour une 'Europe des villes' ? Le réseau 'Eurocities' et ses experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bardet</w:t>
+                <w:t xml:space="preserve">Sarah Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, </w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.54-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/metropoles.5136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.049.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01167049v1</w:t>
+                <w:t xml:space="preserve">halshs-01247549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles expertises urbaines pour une 'Europe des villes' ? Le réseau 'Eurocities' et ses experts</w:t>
+                <w:t xml:space="preserve">Les acteurs urbains et les promesses des palmarès internationaux des villes : Lyon à la conquête du « Top 15 » européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Russeil</w:t>
+                <w:t xml:space="preserve">Fabrice Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49, pp.54-83. </w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.049.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.5136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01247549v1</w:t>
+                <w:t xml:space="preserve">halshs-01167049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme patronal comme syndicalisme de services : l’offre de services dans le travail de recrutement local des patrons</w:t>
               </w:r>
@@ -1457,135 +1457,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braddock America': Building a Narrative on a Mayor's Charisma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-Genesis of a Private Government: Greater Lyon's Narrative of the 'Metropolitan Governance' of Economic Development Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Healy, Aisling; Morel Journel, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.65-82, 2022, </w:t>
+              <w:t xml:space="preserve">, pp.83-100, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781800374454.00011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4337/9781800374454.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03901241v1</w:t>
+                <w:t xml:space="preserve">halshs-03901240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the role of urban narratives: governing the (re)making of cities</w:t>
               </w:r>
@@ -1677,122 +1664,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04721984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Genesis of a Private Government: Greater Lyon's Narrative of the 'Metropolitan Governance' of Economic Development Policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Braddock America': Building a Narrative on a Mayor's Charisma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Healy, Aisling; Morel Journel, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-100, 2022, </w:t>
+              <w:t xml:space="preserve">, pp.65-82, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781800374454.00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4337/9781800374454.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03901240v1</w:t>
+                <w:t xml:space="preserve">halshs-03901241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement, un enjeu politique introuvable ? Introduction</w:t>
               </w:r>
@@ -2170,424 +2170,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation de savoirs entre villes et sélection d'une expertise de l'urbain : la place des mondes académiques au sein des Eurocities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs de connaissance et espaces d'action publique en région (Rhône Alpes versus Provence-Alpes-Côte d'Azur) : les Observatoires régionaux emploi-formation (OREF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSP, Section thématique : « L'académie européenne : experts, savoirs et savants dans le gouvernement de l'Union européenne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du LEST "La part du "local" dans le champ de l'éducation et de la formation : publics et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00457982v1</w:t>
+                <w:t xml:space="preserve">halshs-00458636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge systems and vocational training policy in the regions. The case of two regional Observatories on Employment and Training : Rhône-Alpes vs Provence-Alpes-Côte d'Azur</w:t>
+                <w:t xml:space="preserve">Circulation de savoirs entre villes et sélection d'une expertise de l'urbain : la place des mondes académiques au sein des Eurocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Verdier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2009 "Theory and Evidence in European Educational Research" Symposium “Knowledge and policy in the education sector in Europe” Network 23. Policy Studies and Politics of Education`</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSP, Section thématique : « L'académie européenne : experts, savoirs et savants dans le gouvernement de l'Union européenne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00436541v1</w:t>
+                <w:t xml:space="preserve">halshs-00457982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge systems and vocational training policy in the regions. The case of two regional Observatories on Employment and Vocational Training: Rhône-Alpes vs Provence-Alpes-Côte d'Azur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge systems and vocational training policy in the regions. The case of two regional Observatories on Employment and Training : Rhône-Alpes vs Provence-Alpes-Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2009 "Theory and Evidence in European Educational Research"Symposium “Knowledge and policy in the education sector in Europe” Network 23. Policy Studies and Politics of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France</w:t>
+              <w:t xml:space="preserve">ECER 2009 "Theory and Evidence in European Educational Research" Symposium “Knowledge and policy in the education sector in Europe” Network 23. Policy Studies and Politics of Education`</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458638v1</w:t>
+                <w:t xml:space="preserve">halshs-00436541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentants économiques et action publique locale : des modes d'engagements différenciés ? La participation des patronats lyonnais aux politiques économiques, d'emploi et de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge systems and vocational training policy in the regions. The case of two regional Observatories on Employment and Vocational Training: Rhône-Alpes vs Provence-Alpes-Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSP, Section thématique : « L'action collective des élites économiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ECER 2009 "Theory and Evidence in European Educational Research"Symposium “Knowledge and policy in the education sector in Europe” Network 23. Policy Studies and Politics of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00457983v1</w:t>
+                <w:t xml:space="preserve">halshs-00458638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de connaissance et espaces d'action publique en région (Rhône Alpes versus Provence-Alpes-Côte d'Azur) : les Observatoires régionaux emploi-formation (OREF)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentants économiques et action publique locale : des modes d'engagements différenciés ? La participation des patronats lyonnais aux politiques économiques, d'emploi et de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du LEST "La part du "local" dans le champ de l'éducation et de la formation : publics et action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSP, Section thématique : « L'action collective des élites économiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458636v1</w:t>
+                <w:t xml:space="preserve">halshs-00457983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et fabrique de l'action publique en matière de formation et d'emploi, une comparaison interrégionale</w:t>
               </w:r>
@@ -2745,51 +2745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A39FF1F1"/>
+    <w:nsid w:val="76E8370C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2976,51 +2976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aisling-healy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0264-1771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132048558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.049.0054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/constructing-narratives-for-city-governance-9781800374447.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-11.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800374454/front-3.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-12.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO20099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aisling-healy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0264-1771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132048558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.049.0054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/constructing-narratives-for-city-governance-9781800374447.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-12.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800374454/front-3.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-11.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO20099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>