--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1457,122 +1457,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Genesis of a Private Government: Greater Lyon's Narrative of the 'Metropolitan Governance' of Economic Development Policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Braddock America': Building a Narrative on a Mayor's Charisma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Healy, Aisling; Morel Journel, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-100, 2022, </w:t>
+              <w:t xml:space="preserve">, pp.65-82, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781800374454.00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4337/9781800374454.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03901240v1</w:t>
+                <w:t xml:space="preserve">halshs-03901241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the role of urban narratives: governing the (re)making of cities</w:t>
               </w:r>
@@ -1664,135 +1677,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04721984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braddock America': Building a Narrative on a Mayor's Charisma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-Genesis of a Private Government: Greater Lyon's Narrative of the 'Metropolitan Governance' of Economic Development Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Healy, Aisling; Morel Journel, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.65-82, 2022, </w:t>
+              <w:t xml:space="preserve">, pp.83-100, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781800374454.00011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4337/9781800374454.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03901241v1</w:t>
+                <w:t xml:space="preserve">halshs-03901240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement, un enjeu politique introuvable ? Introduction</w:t>
               </w:r>
@@ -2170,424 +2170,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de connaissance et espaces d'action publique en région (Rhône Alpes versus Provence-Alpes-Côte d'Azur) : les Observatoires régionaux emploi-formation (OREF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Verdier</w:t>
+                <w:t xml:space="preserve">Circulation de savoirs entre villes et sélection d'une expertise de l'urbain : la place des mondes académiques au sein des Eurocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aisling Healy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du LEST "La part du "local" dans le champ de l'éducation et de la formation : publics et action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSP, Section thématique : « L'académie européenne : experts, savoirs et savants dans le gouvernement de l'Union européenne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458636v1</w:t>
+                <w:t xml:space="preserve">halshs-00457982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation de savoirs entre villes et sélection d'une expertise de l'urbain : la place des mondes académiques au sein des Eurocities</w:t>
+                <w:t xml:space="preserve">Knowledge systems and vocational training policy in the regions. The case of two regional Observatories on Employment and Training : Rhône-Alpes vs Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Russeil</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSP, Section thématique : « L'académie européenne : experts, savoirs et savants dans le gouvernement de l'Union européenne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ECER 2009 "Theory and Evidence in European Educational Research" Symposium “Knowledge and policy in the education sector in Europe” Network 23. Policy Studies and Politics of Education`</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00457982v1</w:t>
+                <w:t xml:space="preserve">halshs-00436541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge systems and vocational training policy in the regions. The case of two regional Observatories on Employment and Training : Rhône-Alpes vs Provence-Alpes-Côte d'Azur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge systems and vocational training policy in the regions. The case of two regional Observatories on Employment and Vocational Training: Rhône-Alpes vs Provence-Alpes-Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2009 "Theory and Evidence in European Educational Research" Symposium “Knowledge and policy in the education sector in Europe” Network 23. Policy Studies and Politics of Education`</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ECER 2009 "Theory and Evidence in European Educational Research"Symposium “Knowledge and policy in the education sector in Europe” Network 23. Policy Studies and Politics of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00436541v1</w:t>
+                <w:t xml:space="preserve">halshs-00458638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge systems and vocational training policy in the regions. The case of two regional Observatories on Employment and Vocational Training: Rhône-Alpes vs Provence-Alpes-Côte d'Azur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentants économiques et action publique locale : des modes d'engagements différenciés ? La participation des patronats lyonnais aux politiques économiques, d'emploi et de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2009 "Theory and Evidence in European Educational Research"Symposium “Knowledge and policy in the education sector in Europe” Network 23. Policy Studies and Politics of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSP, Section thématique : « L'action collective des élites économiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458638v1</w:t>
+                <w:t xml:space="preserve">halshs-00457983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentants économiques et action publique locale : des modes d'engagements différenciés ? La participation des patronats lyonnais aux politiques économiques, d'emploi et de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs de connaissance et espaces d'action publique en région (Rhône Alpes versus Provence-Alpes-Côte d'Azur) : les Observatoires régionaux emploi-formation (OREF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSP, Section thématique : « L'action collective des élites économiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du LEST "La part du "local" dans le champ de l'éducation et de la formation : publics et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00457983v1</w:t>
+                <w:t xml:space="preserve">halshs-00458636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et fabrique de l'action publique en matière de formation et d'emploi, une comparaison interrégionale</w:t>
               </w:r>
@@ -2745,51 +2745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76E8370C"/>
+    <w:nsid w:val="8E4BE014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2976,51 +2976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aisling-healy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0264-1771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132048558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.049.0054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/constructing-narratives-for-city-governance-9781800374447.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-12.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800374454/front-3.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-11.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO20099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aisling-healy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0264-1771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132048558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.049.0054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/constructing-narratives-for-city-governance-9781800374447.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-11.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800374454/front-3.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-12.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO20099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>