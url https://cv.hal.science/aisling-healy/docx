--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1457,247 +1457,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braddock America': Building a Narrative on a Mayor's Charisma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+                <w:t xml:space="preserve">Introduction to the role of urban narratives: governing the (re)making of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Healy, Aisling; Morel Journel, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
+              <w:t xml:space="preserve">Constructing narratives for city governance: transnational perspectives on urban narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.65-82, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.1-16, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03901241v1</w:t>
+                <w:t xml:space="preserve">halshs-04721984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the role of urban narratives: governing the (re)making of cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alistair Cole</w:t>
+                <w:t xml:space="preserve">Braddock America': Building a Narrative on a Mayor's Charisma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Healy, Aisling; Morel Journel, Christelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructing narratives for city governance: transnational perspectives on urban narration</w:t>
+              <w:t xml:space="preserve">Constructing Narratives for City Governance: Transnational Perspectives on Urban Narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-82, 2022, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4337/9781800374454.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04721984v1</w:t>
+                <w:t xml:space="preserve">halshs-03901241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-Genesis of a Private Government: Greater Lyon's Narrative of the 'Metropolitan Governance' of Economic Development Policies</w:t>
               </w:r>
@@ -2745,51 +2745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E4BE014"/>
+    <w:nsid w:val="29CF3DB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2976,51 +2976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aisling-healy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0264-1771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132048558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.049.0054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/constructing-narratives-for-city-governance-9781800374447.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-11.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800374454/front-3.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-12.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO20099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aisling-healy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0264-1771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132048558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.049.0054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/constructing-narratives-for-city-governance-9781800374447.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800374454/front-3.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-11.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/book/9781800374454/book-part-9781800374454-12.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374454.00012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO20099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>