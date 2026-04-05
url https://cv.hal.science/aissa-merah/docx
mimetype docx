--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -778,226 +778,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Marquer les territoires au Maghreb</w:t>
+                <w:t xml:space="preserve">Profils des youtubeurs cyberactivistes en Algérie Trajectoires de professionnalisation et contraintes technico-politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Meyer</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Mendili</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila aldjia Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Management, Entrepreneuriat et Communication (RIMEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 38/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.14504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616838v1</w:t>
+                <w:t xml:space="preserve">hal-03593334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils des youtubeurs cyberactivistes en Algérie Trajectoires de professionnalisation et contraintes technico-politiques</w:t>
+                <w:t xml:space="preserve">(Re)Marquer les territoires au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacer Aoudia</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabila aldjia Bouchaala</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Mendili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Management, Entrepreneuriat et Communication (RIMEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.7-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593334v1</w:t>
+                <w:t xml:space="preserve">hal-03616838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace public contestataire à l’épreuve de la délibération en Algérie</w:t>
               </w:r>
@@ -3722,51 +3722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF850699"/>
+    <w:nsid w:val="8FE4F9C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3953,51 +3953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aissa-merah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5823-4596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat El Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Merah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Aoudia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ghosn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila&#160;aldjia Bouchaala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Merah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mendili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14504" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouchaala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Bouchaala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.037.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ladjouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bendebili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1851" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Article Duetto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.322" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.009.0063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-representations_sociales_et_discours_mediatiques_la_crise_comme_narration_contemporaine_christiana_constantopoulou-9782343210186-66969.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinan Adjtoutah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reconfiguration_des_expressions_et_des_pratiques_culturelles_a_l_ere_du_numerique_en_mediterranee_aissa_merah_nabila_aldjia_bouchaala_michele_gellereau-978234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-medias_et_changements_formes_et_modalites_de_l_agir_citoyen_fathallah_daghmi_farid_toumi_abderrahmane_amsidder-9782343072043-48300.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Boudhane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvrages.crasc.dz/index.php/fr/les-ouvrages/63-les-espaces-publics-au-maghreb-au-carrefour-du-politique,-du-religieux,-de-la-soci%C3%A9t%C3%A9-civile,-des-m%C3%A9dias-et-des-ntic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aissa-merah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5823-4596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat El Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Merah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Aoudia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ghosn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila&#160;aldjia Bouchaala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Merah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mendili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouchaala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Bouchaala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.037.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ladjouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bendebili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1851" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Article Duetto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.322" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.009.0063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-representations_sociales_et_discours_mediatiques_la_crise_comme_narration_contemporaine_christiana_constantopoulou-9782343210186-66969.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinan Adjtoutah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reconfiguration_des_expressions_et_des_pratiques_culturelles_a_l_ere_du_numerique_en_mediterranee_aissa_merah_nabila_aldjia_bouchaala_michele_gellereau-978234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-medias_et_changements_formes_et_modalites_de_l_agir_citoyen_fathallah_daghmi_farid_toumi_abderrahmane_amsidder-9782343072043-48300.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Boudhane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvrages.crasc.dz/index.php/fr/les-ouvrages/63-les-espaces-publics-au-maghreb-au-carrefour-du-politique,-du-religieux,-de-la-soci%C3%A9t%C3%A9-civile,-des-m%C3%A9dias-et-des-ntic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>