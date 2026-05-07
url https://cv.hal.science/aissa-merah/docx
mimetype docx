--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -289,184 +289,184 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une communication publique et territoriale pour le Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625559v1</w:t>
+                <w:t xml:space="preserve">hal-03593385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une communication publique et territoriale pour le Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Aoudia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Meyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03593385v1</w:t>
+                <w:t xml:space="preserve">hal-03625559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public communication, space and citizenship</w:t>
               </w:r>
@@ -690,51 +690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public and territorial communication in the Maghreb Issues of promotion and challenges for actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -901,51 +901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)Marquer les territoires au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Mendili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1150,133 +1150,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssa Merah, Mohamed Bendahan et Nabila Aldjia Bouchaala Entretien avec Alain Kiyindou sur le rapport entre les jeunes et les technologies appliquées à la culture numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mutations of the media public space in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila aldjia Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Journal for Media Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 37 (1), pp.81-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/naqd.037.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616847v1</w:t>
+                <w:t xml:space="preserve">hal-03593371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssa Merah, Mohamed Bendahan et Nabila Aldjia Bouchaala«Rapport (s) des jeunes à la culture à l’ère du numérique aux Suds. Interroger les expressions, les pratiques et les postures juvéniles. Introduction»</w:t>
+                <w:t xml:space="preserve">Aïssa Merah, Mohamed Bendahan et Nabila Aldjia Bouchaala Entretien avec Alain Kiyindou sur le rapport entre les jeunes et les technologies appliquées à la culture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila aldjia Bouchaala</w:t>
@@ -1284,299 +1293,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Journal for Media Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616846v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">التنديد والاحتجاج عبر شبكات التواصل الاجتماعي: نحو تجديد أشكال المشاركة السياسية في الجزائر</w:t>
+                <w:t xml:space="preserve">Aïssa Merah, Mohamed Bendahan et Nabila Aldjia Bouchaala«Rapport (s) des jeunes à la culture à l’ère du numérique aux Suds. Interroger les expressions, les pratiques et les postures juvéniles. Introduction»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila aldjia Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMRAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.53-71</w:t>
+              <w:t xml:space="preserve">French Journal for Media Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616842v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoreprésention des identités culturelles sur RSN : cas des étudiants algériens en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">التنديد والاحتجاج عبر شبكات التواصل الاجتماعي: نحو تجديد أشكال المشاركة السياسية في الجزائر</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">OMRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.53-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594883v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mutations of the media public space in Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldjia Bouchaala</w:t>
+                <w:t xml:space="preserve">Autoreprésention des identités culturelles sur RSN : cas des étudiants algériens en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/naqd.037.0081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03593371v1</w:t>
+                <w:t xml:space="preserve">hal-03594883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication médicale et marketing social de santé publique en Algérie. Le cas des maladies non transmissibles</w:t>
               </w:r>
@@ -1785,425 +1785,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer sur l’authenticité d’un patrimoine architectural : le cas du grand ksar de Temacine dans le Sud-Est algérien</w:t>
+                <w:t xml:space="preserve">La quête d’identité professionnelle des journalistes de la presse en ligne en Algérie : Pratiques, compétences et profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Bendebili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communiquer.1851⟩</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.2880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593337v1</w:t>
+                <w:t xml:space="preserve">hal-03593386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête d’identité professionnelle des journalistes de la presse en ligne en Algérie : Pratiques, compétences et profils</w:t>
+                <w:t xml:space="preserve">Communiquer sur l’authenticité d’un patrimoine architectural : le cas du grand ksar de Temacine dans le Sud-Est algérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Bendebili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15, pp.159-174. </w:t>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.9-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.2880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.1851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593386v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiatisation des questions de santé en Algérie. Cas de construction d'événement médiatique de santé publique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Article Duetto</w:t>
+                <w:t xml:space="preserve">USAGE PROFESSIONNEL DE L'INFORMATION SUR INTERNET. CAS DES JOURNALISTES DE SANTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Journal for Media Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593369v1</w:t>
+                <w:t xml:space="preserve">hal-03593381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication territoriale et représentations de l’environnement Cas des acteurs locaux dans la ville de Béjaïa Algériee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aissa Merah</w:t>
+                <w:t xml:space="preserve">La médiatisation des questions de santé en Algérie. Cas de construction d'événement médiatique de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article Duetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tunisienne de communication </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.023.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625544v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USAGE PROFESSIONNEL DE L'INFORMATION SUR INTERNET. CAS DES JOURNALISTES DE SANTE</w:t>
+                <w:t xml:space="preserve">Communication territoriale et représentations de l’environnement Cas des acteurs locaux dans la ville de Béjaïa Algériee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Journal for Media Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1</w:t>
+              <w:t xml:space="preserve">Revue Tunisienne de communication </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593381v1</w:t>
+                <w:t xml:space="preserve">hal-03625544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">اتصال المؤسسة في الجزائر.. نموذج الاتصال المالي لمؤسسة في البورصة</w:t>
               </w:r>
@@ -2454,98 +2454,440 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/enic.009.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain BADOUAR et Clément MABI (dir.), supervisé par Cécile MÉADEL (2015), « Controverses et communication » Hermès, 73, Paris, CNRS Éditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard MOTULSKY, Jean Bernard GUINDON et Flore TANGUAY-HEBERT (dir.) (2017), Communication des risques météorologiques et climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie GRANDJEAN, Claire LOBET-MARIS et Perrine VANMEERBEEK (dir.) (2016), Petits entretiens de la vie privée. Expérience quotidienne sur le web Namur, Presses universitaires de Namur, Coll. « Univer’Cité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul FOURMENTRAUX (2016), Digital stories. Arts, design et cultures transmédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric GEORGE (dir.), Anne-Marie BRUNELLE et Renaud CARBASSE (coll.) (2015), Concentration des médias, changements technologiques et pluralisme de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression politique des jeunes Algériens à travers la vidéo sur les réseaux sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2555,178 +2897,178 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiana Constantopoulou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations sociales et discours médiatiques- La "crise" comme narration contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-207, 2020, Logiques sociales, 978-2-343-21018-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication patrimoniale et mise en tourisme du patrimoine urbain : cas du patrimoine de l’ancienne ville de Bejaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinan Adjtoutah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Communication publique au service de la valorisation territoriale, de l’économie solidaire et de la divérsité culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-9920-39-210-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication de proximité des partis politiques algériens. Vers un mode bidirectionnel de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2742,73 +3084,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication publique- Espace et citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique et les pratiques culturelles juvéniles en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2818,835 +3160,493 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aïssa Merah; Michèle Gellereau; Nabila Aldjia Bouchalaa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfiguration des expressions et des pratiques culturelles à l'ère du numérique en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-78, 2017, Socio-anthropologie des mondes méditerranéens, 978-2-343-12049-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édition en Algérie : les éditeurs à la recherche d'un statut d'entrepreneur culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelfettah Benchenna et Luc Pinhas,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries culturelles et entrepreneuriat au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2016, 978-2-343-08591-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours de changement dans les discussions juvéniles en ligne : cas des commentaires de l’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fathallah Daghmi; Farid Toumi; Abderrahmane Amsidder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et changements. Formes et modalités de l’agir citoyen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-212, 2015, Communication et Civilisation, 978-2-343-07204-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel Internet pour le régime de presse autoritaire : nouveaux médias et anciens « réflexes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sihem Najar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cyberactivisme au Maghreb et dans le monde arabe,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRMC-Karthala, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace public médiatique en Algérie à la recherche d'un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Boudhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hassan Remaoun; Abdelhamid Henia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces publics au Maghreb. Au carrefour du politique, du religieux, de la société civile, des médias et des NTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du CRASC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.367-383, 2013, 978-9961-813-58-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de l’Internet en Algérie: vecteurs de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Boudhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médias font-ils les révolutions ?: Regards critiques sur les soulèvements arabes 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.149-163, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616833v1</w:t>
-              </w:r>
-[...340 lines deleted...]
-                <w:t xml:space="preserve">hal-03602266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3722,51 +3722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FE4F9C8"/>
+    <w:nsid w:val="E12CBDB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3953,51 +3953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aissa-merah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5823-4596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat El Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Merah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Aoudia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ghosn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila&#160;aldjia Bouchaala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Merah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mendili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouchaala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Bouchaala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.037.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ladjouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bendebili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1851" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Article Duetto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.322" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.009.0063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-representations_sociales_et_discours_mediatiques_la_crise_comme_narration_contemporaine_christiana_constantopoulou-9782343210186-66969.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinan Adjtoutah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reconfiguration_des_expressions_et_des_pratiques_culturelles_a_l_ere_du_numerique_en_mediterranee_aissa_merah_nabila_aldjia_bouchaala_michele_gellereau-978234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-medias_et_changements_formes_et_modalites_de_l_agir_citoyen_fathallah_daghmi_farid_toumi_abderrahmane_amsidder-9782343072043-48300.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Boudhane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvrages.crasc.dz/index.php/fr/les-ouvrages/63-les-espaces-publics-au-maghreb-au-carrefour-du-politique,-du-religieux,-de-la-soci%C3%A9t%C3%A9-civile,-des-m%C3%A9dias-et-des-ntic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aissa-merah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5823-4596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat El Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Merah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Aoudia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ghosn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila&#160;aldjia Bouchaala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Merah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mendili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouchaala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Bouchaala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.037.0081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ladjouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2880" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bendebili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Article Duetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.322" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.009.0063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-representations_sociales_et_discours_mediatiques_la_crise_comme_narration_contemporaine_christiana_constantopoulou-9782343210186-66969.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinan Adjtoutah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reconfiguration_des_expressions_et_des_pratiques_culturelles_a_l_ere_du_numerique_en_mediterranee_aissa_merah_nabila_aldjia_bouchaala_michele_gellereau-978234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-medias_et_changements_formes_et_modalites_de_l_agir_citoyen_fathallah_daghmi_farid_toumi_abderrahmane_amsidder-9782343072043-48300.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Boudhane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvrages.crasc.dz/index.php/fr/les-ouvrages/63-les-espaces-publics-au-maghreb-au-carrefour-du-politique,-du-religieux,-de-la-soci%C3%A9t%C3%A9-civile,-des-m%C3%A9dias-et-des-ntic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>