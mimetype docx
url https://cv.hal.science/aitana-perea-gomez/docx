--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1155,295 +1155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microdevice to locally electroporate embryos with high efficiency and reduced cell damage.</w:t>
+                <w:t xml:space="preserve">A novel nodal enhancer dependent on pluripotency factors and smad2/3 signaling conditions a regulatory switch during epiblast maturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Mazari</w:t>
+                <w:t xml:space="preserve">Costis Papanayotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Zhao</w:t>
+                <w:t xml:space="preserve">Ataaillah Benhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Migeotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlie Gosse</w:t>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.106633⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.e1001890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995047v1</w:t>
+                <w:t xml:space="preserve">hal-01060190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel nodal enhancer dependent on pluripotency factors and smad2/3 signaling conditions a regulatory switch during epiblast maturation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microdevice to locally electroporate embryos with high efficiency and reduced cell damage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costis Papanayotou</w:t>
+                <w:t xml:space="preserve">Xuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataaillah Benhaddou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
+                <w:t xml:space="preserve">Isabelle Migeotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Jouneau</w:t>
+                <w:t xml:space="preserve">Charlie Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (6), pp.e1001890. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.106633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060190v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cubilin, a high affinity receptor for fibroblast growth factor 8, is required for cell survival in the developing vertebrate head.</w:t>
               </w:r>
@@ -2450,256 +2450,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otx2 is required for visceral endoderm movement and for the restriction of posterior signals in the epiblast of the mouse embryo</w:t>
+                <w:t xml:space="preserve">Role of the anterior visceral endoderm in restricting posterior signals in the mouse embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirstie A. Lawson</w:t>
+                <w:t xml:space="preserve">Muriel Rhinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Rhinn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siew-Lan Ang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45 (1), pp.311-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112658v1</w:t>
+                <w:t xml:space="preserve">hal-04118013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the anterior visceral endoderm in restricting posterior signals in the mouse embryo</w:t>
+                <w:t xml:space="preserve">Otx2 is required for visceral endoderm movement and for the restriction of posterior signals in the epiblast of the mouse embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirstie A. Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rhinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Zakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brûlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 128 (5), pp.753-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.128.5.753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118013v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zinc finger gene Xblimp1 controls anterior endomesodermal cell fate in Spemann's organizer</w:t>
               </w:r>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajo Delius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siew-Lan Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (21), pp.6062-6072. </w:t>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Behringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siew-Lan Ang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 126 (20), pp.4499-4511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3495,51 +3495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido Carreras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.103783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wilhelm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Newton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Detti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gregoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; May&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Regard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bunce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm0972" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nainoa Richardson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cases" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Pulina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46559-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souilhol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Camus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck-Cormier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.121145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Migeotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.106633" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costis Papanayotou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataaillah Benhaddou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001890" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pinheiro Aguiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Nykjaer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Amsellem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.451070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gurchenkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.10.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWDZKTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne M Meilhac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Piotrowska-Nitsche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionne Gray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-96" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.03.047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Moneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2004.01.030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Yamamoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Saijoh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shawlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Behringer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02418" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-90XGX8T5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis D. J. Vella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1534-5807(02)00321-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstie A. Lawson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rhinn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Zakin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#251;let" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128.5.753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118013v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Lan Ang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. J. de Souza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gawantka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Delius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.21.6062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-G&#243;mez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sasaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.126.20.4499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03851078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Meilhac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-405945-0.00010-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012436643-5/50020-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido Carreras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.103783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wilhelm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Newton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Detti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gregoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; May&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Regard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bunce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm0972" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nainoa Richardson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cases" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Pulina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46559-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souilhol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Camus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck-Cormier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.121145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costis Papanayotou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataaillah Benhaddou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Migeotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gosse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.106633" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pinheiro Aguiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Nykjaer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Amsellem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.451070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gurchenkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.10.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWDZKTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne M Meilhac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Piotrowska-Nitsche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionne Gray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-96" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.03.047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Moneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2004.01.030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Yamamoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Saijoh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shawlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Behringer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02418" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-90XGX8T5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis D. J. Vella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1534-5807(02)00321-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rhinn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Lan Ang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstie A. Lawson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Zakin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#251;let" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128.5.753" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. J. de Souza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gawantka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Delius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.21.6062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-G&#243;mez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sasaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.126.20.4499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03851078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Meilhac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-405945-0.00010-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012436643-5/50020-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>