--- v1 (2026-04-08)
+++ v2 (2026-05-11)
@@ -1155,295 +1155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel nodal enhancer dependent on pluripotency factors and smad2/3 signaling conditions a regulatory switch during epiblast maturation.</w:t>
+                <w:t xml:space="preserve">A microdevice to locally electroporate embryos with high efficiency and reduced cell damage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costis Papanayotou</w:t>
+                <w:t xml:space="preserve">Elsa Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataaillah Benhaddou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
+                <w:t xml:space="preserve">Xuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Jouneau</w:t>
+                <w:t xml:space="preserve">Isabelle Migeotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001890⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.106633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060190v1</w:t>
+                <w:t xml:space="preserve">hal-00995047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microdevice to locally electroporate embryos with high efficiency and reduced cell damage.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel nodal enhancer dependent on pluripotency factors and smad2/3 signaling conditions a regulatory switch during epiblast maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Zhao</w:t>
+                <w:t xml:space="preserve">Costis Papanayotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Migeotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Collignon</w:t>
+                <w:t xml:space="preserve">Ataaillah Benhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Gosse</w:t>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.e1001890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.106633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995047v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cubilin, a high affinity receptor for fibroblast growth factor 8, is required for cell survival in the developing vertebrate head.</w:t>
               </w:r>
@@ -2036,307 +2036,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00067856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of gastrulation in the mouse embryo is preceded by an apparent shift in the orientation of the anterior-posterior axis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nodal antagonists regulate formation of the anteroposterior axis of the mouse embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masamichi Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Saijoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gael Moneron</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Shawlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Behringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CUB.2004.01.030⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 428 (6981), pp.387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533179v1</w:t>
+                <w:t xml:space="preserve">hal-04132972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodal antagonists regulate formation of the anteroposterior axis of the mouse embryo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiation of gastrulation in the mouse embryo is preceded by an apparent shift in the orientation of the anterior-posterior axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Shawlot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Behringer</w:t>
+                <w:t xml:space="preserve">Kate Grieve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature02418⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (3), pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CUB.2004.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04132972v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal antagonists in the anterior visceral endoderm prevent the formation of multiple primitive streaks</w:t>
               </w:r>
@@ -2348,51 +2348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis D. J. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Shawlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2450,256 +2450,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the anterior visceral endoderm in restricting posterior signals in the mouse embryo</w:t>
+                <w:t xml:space="preserve">Otx2 is required for visceral endoderm movement and for the restriction of posterior signals in the epiblast of the mouse embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kirstie A. Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Rhinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Zakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brûlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 128 (5), pp.753-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.128.5.753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118013v1</w:t>
+                <w:t xml:space="preserve">hal-04112658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otx2 is required for visceral endoderm movement and for the restriction of posterior signals in the epiblast of the mouse embryo</w:t>
+                <w:t xml:space="preserve">Role of the anterior visceral endoderm in restricting posterior signals in the mouse embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rhinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siew-Lan Ang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45 (1), pp.311-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112658v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zinc finger gene Xblimp1 controls anterior endomesodermal cell fate in Spemann's organizer</w:t>
               </w:r>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajo Delius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siew-Lan Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (21), pp.6062-6072. </w:t>
@@ -2832,90 +2832,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HNF3 β and Lim1 interact in the visceral endoderm to regulate primitive streak formation and anterior-posterior polarity in the mouse embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitana Perea-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Shawlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Behringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siew-Lan Ang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 126 (20), pp.4499-4511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3495,51 +3495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido Carreras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.103783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wilhelm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Newton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Detti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gregoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; May&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Regard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bunce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm0972" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nainoa Richardson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cases" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Pulina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46559-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souilhol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Camus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck-Cormier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.121145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costis Papanayotou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataaillah Benhaddou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Migeotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gosse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.106633" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pinheiro Aguiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Nykjaer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Amsellem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.451070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gurchenkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.10.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWDZKTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne M Meilhac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Piotrowska-Nitsche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionne Gray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-96" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.03.047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Moneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2004.01.030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Yamamoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Saijoh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shawlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Behringer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02418" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-90XGX8T5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis D. J. Vella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1534-5807(02)00321-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rhinn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Lan Ang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstie A. Lawson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Zakin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#251;let" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128.5.753" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. J. de Souza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gawantka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Delius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.21.6062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-G&#243;mez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sasaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.126.20.4499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03851078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Meilhac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-405945-0.00010-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012436643-5/50020-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido Carreras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.103783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wilhelm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Newton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Detti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gregoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; May&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Regard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bunce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm0972" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nainoa Richardson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cases" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Pulina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46559-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souilhol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Camus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck-Cormier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.121145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Migeotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.106633" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costis Papanayotou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataaillah Benhaddou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001890" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pinheiro Aguiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Nykjaer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Amsellem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.451070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Gurchenkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.10.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWDZKTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne M Meilhac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Piotrowska-Nitsche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionne Gray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-96" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.03.047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Yamamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Saijoh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shawlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Behringer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-90XGX8T5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Moneron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2004.01.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis D. J. Vella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chazaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1534-5807(02)00321-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstie A. Lawson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rhinn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Zakin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#251;let" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128.5.753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118013v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Lan Ang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. J. de Souza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gawantka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Delius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.21.6062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-G&#243;mez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sasaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.126.20.4499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03851078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Meilhac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-405945-0.00010-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012436643-5/50020-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>