--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -346,950 +346,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind farm node connected DFIG/back-to-back converter coupling transient model for grid integration studies</w:t>
+                <w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseba Xabier Ostolaza</w:t>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Itziar Zubia</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hacala-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.09.063⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250088v1</w:t>
+                <w:t xml:space="preserve">hal-01234057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control de tensión de un inversor aislado que alimenta una carga variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haritza Camblong Ruiz</w:t>
+                <w:t xml:space="preserve">Wind farm node connected DFIG/back-to-back converter coupling transient model for grid integration studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseba Xabier Ostolaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Octavian Curea</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itziar Zubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.428-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250063v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Control de tensión de un inversor aislado que alimenta una carga variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Hacala-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234057v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine mechanical stresses reduction and contribution to frequency regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Gain Scheduling Control of an Islanded Microgrid Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Martinez</w:t>
+                <w:t xml:space="preserve">Juanjo Ugartemendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30, pp.140-149. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (7), pp.4498-4518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en7074498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064710v1</w:t>
+                <w:t xml:space="preserve">hal-01091961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain Scheduling Control of an Islanded Microgrid Voltage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Operational limits of a three level neutral point clamped converter used for controlling a hybrid energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Octavian Curea</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en7074498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01091961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational limits of a three level neutral point clamped converter used for controlling a hybrid energy storage system</w:t>
+                <w:t xml:space="preserve">Control of a Vanadium Redox Battery and supercapacitor using a Three-Level Neutral Point Clamped converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.1170-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.12.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016007v1</w:t>
+                <w:t xml:space="preserve">hal-01016019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Vanadium Redox Battery and supercapacitor using a Three-Level Neutral Point Clamped converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind turbine mechanical stresses reduction and contribution to frequency regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 248, pp.1170-1176. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.140-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016019v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind turbine controller comparison on an island grid in terms of frequency control and mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1877,103 +1877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hacala-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2024,51 +2024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2132,77 +2132,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologie Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Copenhagen, Denmark. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2275,51 +2275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2500,51 +2500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2617,51 +2617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2725,51 +2725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVER 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3239,51 +3239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tabart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2017.2723863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Xabier Ostolaza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Zubia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.09.063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B42NJ7G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia de La Iglesia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/ES7578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NT6DRG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7074498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.10.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68PJP2BH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H. Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236486" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tabart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2017.2723863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Xabier Ostolaza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Zubia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.09.063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B42NJ7G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia de La Iglesia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/ES7578" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7074498" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NT6DRG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.10.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68PJP2BH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H. Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236486" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>