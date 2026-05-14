--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -346,950 +346,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t>
+                <w:t xml:space="preserve">Wind farm node connected DFIG/back-to-back converter coupling transient model for grid integration studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haritza Camblong</w:t>
+                <w:t xml:space="preserve">Joseba Xabier Ostolaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavian Curea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Hacala-Perret</w:t>
+                <w:t xml:space="preserve">Itziar Zubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.428-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234057v1</w:t>
+                <w:t xml:space="preserve">hal-01250088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind farm node connected DFIG/back-to-back converter coupling transient model for grid integration studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control de tensión de un inversor aislado que alimenta una carga variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseba Xabier Ostolaza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Itziar Zubia</w:t>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.09.063⟩</w:t>
+              <w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01250088v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control de tensión de un inversor aislado que alimenta una carga variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haritza Camblong Ruiz</w:t>
+                <w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Octavian Curea</w:t>
+                <w:t xml:space="preserve">Amélie Hacala-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90 (6), </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250063v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain Scheduling Control of an Islanded Microgrid Voltage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wind turbine mechanical stresses reduction and contribution to frequency regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juanjo Ugartemendia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Octavian Curea</w:t>
+                <w:t xml:space="preserve">M.I. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (7), pp.4498-4518. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.140-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en7074498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091961v1</w:t>
+                <w:t xml:space="preserve">hal-01064710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational limits of a three level neutral point clamped converter used for controlling a hybrid energy storage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gain Scheduling Control of an Islanded Microgrid Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Ugartemendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.12.008⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (7), pp.4498-4518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en7074498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01016007v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Vanadium Redox Battery and supercapacitor using a Three-Level Neutral Point Clamped converter</w:t>
+                <w:t xml:space="preserve">Operational limits of a three level neutral point clamped converter used for controlling a hybrid energy storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.021⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016019v1</w:t>
+                <w:t xml:space="preserve">hal-01016007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine mechanical stresses reduction and contribution to frequency regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Control of a Vanadium Redox Battery and supercapacitor using a Three-Level Neutral Point Clamped converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.I. Martinez</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30, pp.140-149. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.1170-1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064710v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind turbine controller comparison on an island grid in terms of frequency control and mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1877,103 +1877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hacala-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2024,51 +2024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2132,77 +2132,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologie Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Copenhagen, Denmark. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2275,51 +2275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2360,252 +2360,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-level Neutral Point Clamped Inverter Interface for Flow Battery/Supercapacitor Energy Storage System used for Microgrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Sliding Mode and PI Control of a Hybrid Energy Storage System in a Microgrid Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Smart Grid Technologies (ISGT Europe), 2011 2nd IEEE PES International Conference and Exhibition on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Smart Grid and Clean Energy Technologies (ICSGCE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Chengdu, China. pp.966-974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657222v1</w:t>
+                <w:t xml:space="preserve">hal-00657238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Sliding Mode and PI Control of a Hybrid Energy Storage System in a Microgrid Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-level Neutral Point Clamped Inverter Interface for Flow Battery/Supercapacitor Energy Storage System used for Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Grid and Clean Energy Technologies (ICSGCE 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Smart Grid Technologies (ISGT Europe), 2011 2nd IEEE PES International Conference and Exhibition on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Manchester, United Kingdom. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00657238v1</w:t>
+                <w:t xml:space="preserve">hal-00657222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Power Electronic Interface for Hybrid Energy Storage System</w:t>
               </w:r>
@@ -2617,51 +2617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2725,51 +2725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVER 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3239,51 +3239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tabart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2017.2723863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Xabier Ostolaza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Zubia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.09.063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B42NJ7G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia de La Iglesia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/ES7578" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7074498" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NT6DRG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.10.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68PJP2BH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H. Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236486" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tabart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2017.2723863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Xabier Ostolaza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Zubia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.09.063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B42NJ7G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia de La Iglesia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/ES7578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NT6DRG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7074498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.10.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68PJP2BH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H. Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236486" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>