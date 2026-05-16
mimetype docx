--- v0 (2026-03-19)
+++ v1 (2026-05-16)
@@ -135,6729 +135,7222 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nutrient sources and weed management on yield and weed suppression in finger millet (Eleusine coracana L.)</w:t>
+                <w:t xml:space="preserve">Variability and Distribution of Macronutrients in Calcareous Soils of Vaishali District, Bihar, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M K Shraddha</w:t>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Lalita</w:t>
+                <w:t xml:space="preserve">Sachin Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Navnit</w:t>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Biswajit</w:t>
+                <w:t xml:space="preserve">Kamlesh Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sumit</w:t>
+                <w:t xml:space="preserve">Shweta Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science Today</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (1), pp.948-961</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511512v1</w:t>
+                <w:t xml:space="preserve">hal-05482944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Monitoring, Remediation and Management of Soil Pollution: A Comprehensive Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron fertilization strategies for improving yield and economic returns of aerobic direct-seeded rice under indo-Gangetic alluvial soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamlesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajeet Kumar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dhyanananda Kumari</w:t>
+                <w:t xml:space="preserve">Santosh Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Asian Journal of Environment &amp; Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Biochemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (3), pp.829-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33545/26174693.2026.v10.i3j.7985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05552418v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Screening of Zinc-Solubilizing Bacteria Isolated from the Rhizosphere Soil for In-vitro Zinc Carbonate Solubilization Potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Integrated Monitoring, Remediation and Management of Soil Pollution: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankesh Kumar Chanchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dhyanananda Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (3), pp.74-85</w:t>
+              <w:t xml:space="preserve"> Asian Journal of Environment &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25 (3), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537383v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and Distribution of Macronutrients in Calcareous Soils of Vaishali District, Bihar, India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+                <w:t xml:space="preserve">Effects of nutrient sources and weed management on yield and weed suppression in finger millet (Eleusine coracana L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M K Shraddha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lalita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Navnit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachin Yadav</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamlesh Kumar Singh</w:t>
+                <w:t xml:space="preserve">P Biswajit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shweta Kumari</w:t>
+                <w:t xml:space="preserve">S Sumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (sp1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14719/pst.11997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05482944v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative efficacy of different inoculation methods in screening sugarcane varieties for resistance to Fusarium sacchari</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kumar Piyush</w:t>
+                <w:t xml:space="preserve">Functional Screening of Zinc-Solubilizing Bacteria Isolated from the Rhizosphere Soil for In-vitro Zinc Carbonate Solubilization Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamlesh Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C S Choudhary</w:t>
+                <w:t xml:space="preserve">S.K Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Ajeet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paswan Sudhir</w:t>
+                <w:t xml:space="preserve">Kumari Sunita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science Today</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (3), pp.74-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05400851v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Assessment of Pesticide Efficacy Against Aceria litchii (Keifer) in Litchi Orchards of Bihar, India</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial Assessment of DTPA-Extractable Cationic Micronutrients in Calcareous Alluvial Soils of Vaishali District, Bihar, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (4), pp.86-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05035878v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing chemical delivery efficiency through sett treatment device for management of red rot in sugarcane (Saccharum officinarum)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of Nutrient Management Technologies on Soil Physico-chemical Properties, Yield and Economics of Mustard under Irrigated Condition of Chandauli District, Uttar Pradesh, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.V. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sudhir Paswan</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Indian Journal of Agricultural Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56093/ijas.v95i4.157032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (2), pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ijpss/2025/v37i25306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081471v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient Index Value as a Tool for Evaluating Soil Fertility in Diverse Agroecosystems of Indo-Gangetic plains of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enhancing Wheat (Triticum aestivum) Productivity through Precision Nutrient Management in North Bihar, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamlesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S K Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rabindra Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S K Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AATCC review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21276/AATCCReview.2025.13.02.415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.606-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jabb/2025/v28i32119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154226v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelationship of Dietary Diversity and under nutrition-A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Review on Impact of Intensive Use of Nitrogenous Fertilizer on Nitrate Contamination in Groundwater under Sugarcane Based Cropping System in Indo-Gangetic Plains of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeew Kumar Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalita Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science World: A monthly e magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/ScienceWorld.15800420⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.286-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ijecc/2025/v15i24727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169505v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Microbial and Enzymatic Activity of Plant-ratoon System in Sugarcane Rhizosphere in Indo-Gangetic Plains of India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+                <w:t xml:space="preserve">Comparative efficacy of different inoculation methods in screening sugarcane varieties for resistance to Fusarium sacchari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Piyush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C S Choudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Chandra Narayan</w:t>
+                <w:t xml:space="preserve">Kumar Ajeet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Kumar</w:t>
+                <w:t xml:space="preserve">Pujan Singh Shiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrita Kumari</w:t>
+                <w:t xml:space="preserve">Paswan Sudhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.261-275. </w:t>
+              <w:t xml:space="preserve">Plant Science Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/ijpss/2025/v37i35364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14719/pst.9547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007315v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Quality Assessment for Drinking and Agricultural Use in Motipur Block, Muzaffarpur District, Bihar, India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated Assessment of Pesticide Efficacy Against Aceria litchii (Keifer) in Litchi Orchards of Bihar, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahipal Kantawa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rashmi Rekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ijecc/2025/v15i54830⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.388 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jabb/2025/v28i42200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052313v1</w:t>
+                <w:t xml:space="preserve">hal-05035878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of adaptive management practices on carbon footprint of sugarcane in the agroecological landscape of Bihar, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing chemical delivery efficiency through sett treatment device for management of red rot in sugarcane (Saccharum officinarum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Minnatullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babita Kudi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">R Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Singh Meena</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sudhir Paswan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2025.1535741⟩</w:t>
+              <w:t xml:space="preserve">The Indian Journal of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 95 (4), pp.395-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56093/ijas.v95i4.157032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339969v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Screening of Zinc Solubilising Bacteria from Pulse Rhizosphere under Calcareous Soil Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient Index Value as a Tool for Evaluating Soil Fertility in Diverse Agroecosystems of Indo-Gangetic plains of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Bairwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramjas Meena</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lalita Rana</w:t>
+                <w:t xml:space="preserve">S.K. Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AATCC review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), pp.415-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21276/AATCCReview.2025.13.02.415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05244022v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Macronutrient, Soil Sulphur Availability and Micronutrient Dynamics across Diverse Land Use Types of Indo-Gangetic plains of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interrelationship of Dietary Diversity and under nutrition-A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumari Sunita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratibha Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AATCC review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21276/AATCCReview.2025.13.01.467⟩</w:t>
+              <w:t xml:space="preserve">The Science World: A monthly e magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (7), pp.8000-8003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/ScienceWorld.15800420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081536v1</w:t>
+                <w:t xml:space="preserve">hal-05169505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting of rice yield of India through non linear growth models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahesh Kumar</w:t>
+                <w:t xml:space="preserve">Assessment of Microbial and Enzymatic Activity of Plant-ratoon System in Sugarcane Rhizosphere in Indo-Gangetic Plains of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarti Kumari</w:t>
+                <w:t xml:space="preserve">Satish Chandra Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thakur Bajrang Kumar Singh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanjay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AATCC review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21276/AATCCReview.2025.13.03.532⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.261-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ijpss/2025/v37i35364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333234v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Nutrient Management Technologies on Soil Physico-chemical Properties, Yield and Economics of Mustard under Irrigated Condition of Chandauli District, Uttar Pradesh, India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.V. Singh</w:t>
+                <w:t xml:space="preserve">Groundwater Quality Assessment for Drinking and Agricultural Use in Motipur Block, Muzaffarpur District, Bihar, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Goswami</w:t>
+                <w:t xml:space="preserve">Mahipal Kantawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shweta Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.K. Singh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.K. Bhartiya</w:t>
+                <w:t xml:space="preserve">K K Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ijpss/2025/v37i25306⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ijecc/2025/v15i54830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934894v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review on Impact of Intensive Use of Nitrogenous Fertilizer on Nitrate Contamination in Groundwater under Sugarcane Based Cropping System in Indo-Gangetic Plains of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of adaptive management practices on carbon footprint of sugarcane in the agroecological landscape of Bihar, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babita Kudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjeew Kumar Sinha</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vijay Singh Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Laik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ijecc/2025/v15i24727⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2025.1535741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04948901v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Wheat (Triticum aestivum) Productivity through Precision Nutrient Management in North Bihar, India</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Isolation and Screening of Zinc Solubilising Bacteria from Pulse Rhizosphere under Calcareous Soil Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramjas Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalita Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 (3), pp.606-613. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 28 (9), pp.879-887</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05002122v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geospatial Analysis of Soil Fertility in Muzaffarpur District, Bihar, India: Integrating GPS and GIS Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Macronutrient, Soil Sulphur Availability and Micronutrient Dynamics across Diverse Land Use Types of Indo-Gangetic plains of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Bairwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sanjay Tiwari</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/jabb/2024/v27i71067⟩</w:t>
+              <w:t xml:space="preserve">AATCC review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (01), pp.467-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21276/AATCCReview.2025.13.01.467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04626730v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Sequestration in Sugarcane Plant-soil System as Influenced by Nutrient Integration Practices under Indo-Gangetic Plains of India</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.K. Singh</w:t>
+                <w:t xml:space="preserve">Forecasting of rice yield of India through non linear growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thakur Bajrang Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/jabb/2024/v27i5769⟩</w:t>
+              <w:t xml:space="preserve">AATCC review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.532-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21276/AATCCReview.2025.13.03.532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04527654v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Contamination with Nitrate and Human Health Risk Assessment of North East Alluvial Plains of Bihar, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Integrated Effect of Organic Manure, Biofertilizer and Inorganic Fertilizer on Soil Properties, Yield and Quality in Sugarcane Plant-ratoon System under Calcareous Soil of Indo-gangetic Plains of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Dr Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lalita Rana</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ijecc/2024/v14i34016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (5), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jsrr/2024/v30i51934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484961v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-Solubilizing Bacteria: A Sustainable Approach for Enhancing Agricultural Productivity and Soil Health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Geo Spatial Assessment and Micronutrient Mapping of Calcareous Soils in Muzaffarpur District, Bihar, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techi Tagung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Era Agriculture Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (11), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jsrr/2024/v30i112543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04768233v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Use and Technical Efficiency of Soybean Production in Madhya Pradesh: A Data Envelopment Analysis Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater Contamination with Nitrate and Human Health Risk Assessment of North East Alluvial Plains of Bihar, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Dr Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nishant Kumar</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalita Rana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/jabb/2024/v27i5817⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.17 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ijecc/2024/v14i34016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552053v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Nutrient Integration Techniques for Improved Sugarcane Production under Calcareous Soil of Bihar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Zinc-Solubilizing Bacteria: A Sustainable Approach for Enhancing Agricultural Productivity and Soil Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramjas Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.K. Singh</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Bairwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Era Agriculture Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (2), pp.121-126</w:t>
+              <w:t xml:space="preserve">, 2024, 3 (5), pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683138v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Potential: The Role of Zinc Fortification Combating Hidden Hunger and Enhancing Nutritional Security</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shivani Ranjan</w:t>
+                <w:t xml:space="preserve">Geospatial Analysis of Soil Fertility in Muzaffarpur District, Bihar, India: Integrating GPS and GIS Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techi Tagung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Agriculture International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/jeai/2024/v46i102986⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.1083-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jabb/2024/v27i71067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04752140v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Organic-inorganic Coupling on Nutrient Use Efficiency and Cane Yield in Calcareous Soils of the Indo-gangetic Plains of India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon Sequestration in Sugarcane Plant-soil System as Influenced by Nutrient Integration Practices under Indo-Gangetic Plains of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Dr Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amrita Kumari</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27 (6), pp.644-656. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/jabb/2024/v27i6924⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jabb/2024/v27i5769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588263v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-priming of Sugarcane Setts and Nodes: A Novel Technology for Enhancing Sugarcane Yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resource Use and Technical Efficiency of Soybean Production in Madhya Pradesh: A Data Envelopment Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Pujan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyam Nema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Dr Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.K. Singh</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Minnatullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Era Agriculture Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.551-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jabb/2024/v27i5817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04722781v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrated Effect of Organic Manure, Biofertilizer and Inorganic Fertilizer on Soil Properties, Yield and Quality in Sugarcane Plant-ratoon System under Calcareous Soil of Indo-gangetic Plains of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Innovative Nutrient Integration Techniques for Improved Sugarcane Production under Calcareous Soil of Bihar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amrita Kumari</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Minnatullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Era Agriculture Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (2), pp.121-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04507744v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo Spatial Assessment and Micronutrient Mapping of Calcareous Soils in Muzaffarpur District, Bihar, India</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+                <w:t xml:space="preserve">Unlocking Potential: The Role of Zinc Fortification Combating Hidden Hunger and Enhancing Nutritional Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalita Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navnit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Rajput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj Singh</w:t>
+                <w:t xml:space="preserve">Sumit Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harendra Singh</w:t>
+                <w:t xml:space="preserve">Shivani Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (11), pp.155-165. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Agriculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (10), pp.625-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/jsrr/2024/v30i112543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/jeai/2024/v46i102986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04757216v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Fertility Assessment of Sugarcane Growing Villages in Samastipur District of Bihar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Impact of Organic-inorganic Coupling on Nutrient Use Efficiency and Cane Yield in Calcareous Soils of the Indo-gangetic Plains of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayan Chattopadhyay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+                <w:t xml:space="preserve">Brajesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeew Kumar Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Dr Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Kumari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Ecology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.644-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jabb/2024/v27i6924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676939v1</w:t>
+                <w:t xml:space="preserve">hal-04588263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Sugarcane Production in the Indo-Gangetic Plains: The Promise of Bio-Fertilizers and Eco-Friendly Agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Bio-priming of Sugarcane Setts and Nodes: A Novel Technology for Enhancing Sugarcane Yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Dr Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.K. Sinha</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Minnatullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science World: A monthly e magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Era Agriculture Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), pp.6-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8247331⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04684654v1</w:t>
+                <w:t xml:space="preserve">hal-04722781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Sequestration Potential of different Land Use Pattern in Calcareous Soils of Muzaffarpur District, Bihar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Planting Methods Enhanced the Cane Yield and Input Use Efficiency in Sugarcane- An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalita Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navnit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpita Nalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Forum – An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Bio-resource and Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (Oct, 10), pp.1448-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23910/1.2023.4791c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676933v1</w:t>
+                <w:t xml:space="preserve">hal-04676946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physio-agronomic performance of sugarcane (Saccharum spp. hybrid complex) genotypes under various planting geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Soil Fertility Assessment of Sugarcane Growing Villages in Samastipur District of Bihar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ANNALS OF AGRICULTURAL RESEARCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (1), pp.93-98</w:t>
+              <w:t xml:space="preserve">Environment and Ecology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.759—764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676839v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Soil Fertility Status in Paroo and Saraiyan Blocks of Muzaffarpur District of Bihar Using GPS and GIS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Empowering Sugarcane Production in the Indo-Gangetic Plains: The Promise of Bio-Fertilizers and Eco-Friendly Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/IJPSS/2023/v35i173187⟩</w:t>
+              <w:t xml:space="preserve">The Science World: A monthly e magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8247331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04676942v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planting Methods Enhanced the Cane Yield and Input Use Efficiency in Sugarcane- An Overview</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Carbon Sequestration Potential of different Land Use Pattern in Calcareous Soils of Muzaffarpur District, Bihar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamlesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bio-resource and Stress Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Forum – An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.498-503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23910/1.2023.4791c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04676946v1</w:t>
+                <w:t xml:space="preserve">hal-04676933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on feasibility of growing oil palm (Elaeis guineensis) under alluvial plain of Bihar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Physio-agronomic performance of sugarcane (Saccharum spp. hybrid complex) genotypes under various planting geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kumari Sunita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Ecology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve"> ANNALS OF AGRICULTURAL RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676953v1</w:t>
+                <w:t xml:space="preserve">hal-04676839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Variability of Soil Chemical Properties in Patna, Vaishali and Saran Districts Adjoining the Ganga River, Bihar, India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assessment of Soil Fertility Status in Paroo and Saraiyan Blocks of Muzaffarpur District of Bihar Using GPS and GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techi Tagung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumedh R Kashiwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Tiwari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumedh R Kashiwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bio-resource and Stress Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23910/1.2022.2654⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (17), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/IJPSS/2023/v35i173187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676836v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Graded Dose of Potassium on Yield and Juice Quality of Sugarcane Genotypes Grown under Waterlogged Condition in Calcareous Soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Study on feasibility of growing oil palm (Elaeis guineensis) under alluvial plain of Bihar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. K. Sinha</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.K. Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumari Sunita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Ecology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676954v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Diversity with Dried Moringa Leave Powder and Amla Juice to Increase Haemoglobin level of Adolescent girls of Farm Families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Bhagya Lakshmi</w:t>
+                <w:t xml:space="preserve">Spatial Variability of Soil Chemical Properties in Patna, Vaishali and Saran Districts Adjoining the Ganga River, Bihar, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhajit Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumedh R Kashiwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community Mobilization and Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Bio-resource and Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.283-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23910/1.2022.2654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676951v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of living environment on health: A prospective study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of Graded Dose of Potassium on Yield and Juice Quality of Sugarcane Genotypes Grown under Waterlogged Condition in Calcareous Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. K. Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Sinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Pure &amp; Applied Sciences- Zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environment and Ecology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676740v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Institutional Credit on Cropping Pattern and Farm Structure in Fakharpur Block of Bahraich District of Uttar Pradesh</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dietary Diversity with Dried Moringa Leave Powder and Amla Juice to Increase Haemoglobin level of Adolescent girls of Farm Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumari Sunita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prabhabati Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingudam Bhupenchandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bhagya Lakshmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (18), pp.4-13</w:t>
+              <w:t xml:space="preserve">Journal of Community Mobilization and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.619-625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320624v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Aspect of Type-2 Diabetes Mellitus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effect of living environment on health: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashmi Rekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usha Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Pure &amp; Applied Sciences- Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38A (2), pp.126-131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2320-3188.2019.00014.7⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39a (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2320-3188.2020.00006.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676737v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change and their mitigation for better sugarcane production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of Institutional Credit on Cropping Pattern and Farm Structure in Fakharpur Block of Bahraich District of Uttar Pradesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harendra Pratap Singh Choudhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Supriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashwini Choudhary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mukul Kumar</w:t>
+                <w:t xml:space="preserve">P Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sciences and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (18), pp.4-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676732v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different levels of phosphorus on the yield and yield components of maize under agro-climatic zone- II of Bihar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nutritional Aspect of Type-2 Diabetes Mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashmi Rekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usha Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukul Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sciences and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15740/HAS/IJAS/13.2/266-270⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Pure &amp; Applied Sciences- Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38A (2), pp.126-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2320-3188.2019.00014.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676729v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints to cabbage (Brassica oleracea var. capitata L.) production in peri-urban area of Saharsa district in Bihar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of climate change and their mitigation for better sugarcane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwini Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukul Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.297-306. </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Sciences and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.431-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/11.2/297-306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15740/HAS/IJAS/14.2/431-441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676725v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of pea (Pisum sativum L.) to Rhizobium inoculation and nitrogen application in soils of North East alluvial plains of Bihar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of different levels of phosphorus on the yield and yield components of maize under agro-climatic zone- II of Bihar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diwakar Paswan</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukul Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/10.2/252-258⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Sciences and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.266-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15740/HAS/IJAS/13.2/266-270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676715v1</w:t>
+                <w:t xml:space="preserve">hal-04676729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of FYM and irrigation frequency on yield, vitamin and mineral contents of organic cabbage (Brassica oleracea var. capitata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Constraints to cabbage (Brassica oleracea var. capitata L.) production in peri-urban area of Saharsa district in Bihar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nirmal De</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwini Choudhary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (2), pp.215-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/10.2/215-221⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/11.2/297-306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676713v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION OF GENETIC VARI ABILITY IN GROWTH PARAMETERS OF OIL PALM (ELAEIS GUINEENSIS JACQ.) AT EARLY STAGE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of FYM and irrigation frequency on yield, vitamin and mineral contents of organic cabbage (Brassica oleracea var. capitata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kumar Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmal De</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Progressive Research – An International Journal </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.215-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/10.2/215-221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676721v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of macro- and micro- nutrients in soils of Saharsa district of Bihar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Response of pea (Pisum sativum L.) to Rhizobium inoculation and nitrogen application in soils of North East alluvial plains of Bihar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diwakar Paswan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (2), pp.276-282. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/10.2/276-282⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.252-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/10.2/252-258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676717v1</w:t>
+                <w:t xml:space="preserve">hal-04676715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameliorating the effects of climate change through organic agriculture system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design of small core tellurite photonic crystal fiber for slow-light-based application using stimulated Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Singh Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/9.2/318-324⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.075101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.54.7.075101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676699v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable way for enhancing phosphorus efficiency in agricultural soils through phosphate solubilizing microbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ESTIMATION OF GENETIC VARI ABILITY IN GROWTH PARAMETERS OF OIL PALM (ELAEIS GUINEENSIS JACQ.) AT EARLY STAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anjana Arun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Progressive Research – An International Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 ((Special-VIII)), pp.4295-4296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676707v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of NPK uptake at different growth stages of wheat (Triticum aestivum L.) for yield maximization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of macro- and micro- nutrients in soils of Saharsa district of Bihar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.S. Choudhary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.265-270. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.276-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/10.2/276-282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/9.2/265-270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04676702v1</w:t>
+                <w:t xml:space="preserve">hal-04676717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of biofertilizers on biomass partitioning pattern and yield of pea (Pisum sativum L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sustainable way for enhancing phosphorus efficiency in agricultural soils through phosphate solubilizing microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diwakar Paswan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brijesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjana Arun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.300-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/9.2/300-310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of NPK uptake at different growth stages of wheat (Triticum aestivum L.) for yield maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diwakar Paswan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjana Arun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/9.2/265-270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of biofertilizers on biomass partitioning pattern and yield of pea (Pisum sativum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diwakar Paswan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.221-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/9.2/221-225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameliorating the effects of climate change through organic agriculture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diwakar Paswan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brijesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjana Arun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AN ASIAN JOURNAL OF SOIL SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.318-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15740/HAS/AJSS/9.2/318-324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in sugarcane planting methods for resource use efficiency and enhancing cane yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. In compendium Book of Winter School on “Recent Approaches for Doubling Farmers Income in Sugarcane Based Cropping System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR-IISR Lucknow-226002, Dec 2022, ICAR-IISR Lucknow-226002, India. pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and analysis of rectangular core photonic crystal fiber for supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Singh Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95860G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2187884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Health Risk Assessment of Nitrate-Contaminated Groundwater in North East Alluvial Plains of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalita Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BP International, pp.1-26, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/bpi/geserh/v2/1424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of legume in sugarcane based cropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Meena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalita Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agrobios Research, 1, pp.25-34, 2022, 978-93-94380-08-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6867,1934 +7360,2205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Soil Fertility and Wheat (Triticum aestivum) Productivity through Precision Nutrient Management in North Bihar, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamlesh Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabindra Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Perspective on Biological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, BP International, pp.133 - 145, 2025, 978-93-49729-23-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/bpi/rpbs/v2/5194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Health Risk Assessment of Nitrate-Contaminated Groundwater in North East Alluvial Plains of India</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Strategies to Enhance Carbon Sequestration through Sugarcane Cultivation to Mitigate the Impacts of Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Dr Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S K Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A K Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography, Earth Science and Environment: Research Highlights Vol. 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/bpi/geserh/v2/1424⟩</w:t>
+              <w:t xml:space="preserve">Current Research Progress in Agricultural Sciences Vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B P International, pp.19-34, 2024, 978-81-974255-3-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/bpi/crpas/v1/8524E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104941v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to Enhance Carbon Sequestration through Sugarcane Cultivation to Mitigate the Impacts of Climate Change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Human Health Risk Assessment of Nitrate-Contaminated Groundwater in North East Alluvial Plains of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S K Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalita Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research Progress in Agricultural Sciences Vol. 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/bpi/crpas/v1/8524E⟩</w:t>
+              <w:t xml:space="preserve">Geography, Earth Science and Environment: Research Highlights Vol. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BP International, pp.1-26, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/bpi/geserh/v2/1424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601220v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Organic-Inorganic Interaction on Nutrient Use Efficiency and Sugarcane Yield in Calcareous Soils of the Indo-Gangetic Plains, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeew Kumar Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brajesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrita Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A K Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research Progress in Agricultural Sciences Vol. 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BP International, pp.1-22, 2024, Print ISBN: 978-93-48006-33-2, eBook ISBN: 978-93-48006-30-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/bpi/crpas/v3/1426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to Enhance Carbon Sequestration through Sugarcane Cultivation to Mitigate the Impacts of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research Progress in Agricultural Sciences Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BP International, pp.19-34, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ग्रीन टेक्नोलॉजी द्वारा सतत् मृदा प्रदूषण शोधन: स्वस्थ मिट्टी और सुरक्षित भविष्य की ओर।</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">गन्ना उत्पादन प्रणाली में बायो-कम्पोस्ट एवं जैव उर्वरकों का महत्व</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamlesh Kumar Singh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dr. Mahesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Era Agriculture Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.11-13</w:t>
+              <w:t xml:space="preserve">, 2026, pp.4 (9):30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442609v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolutionizing Agriculture through Advances in Biofertilizer Formulations and Innovative Application Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ग्रीन टेक्नोलॉजी द्वारा सतत् मृदा प्रदूषण शोधन: स्वस्थ मिट्टी और सुरक्षित भविष्य की ओर।</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumari Sunita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamlesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025, pp.156-158</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. Mahesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Era Agriculture Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062703v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Carbon Sequestration in Sugarcane Plant-soil System: Influence of Nutrient Integration Practices in Indo-Gangetic Plains of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Revolutionizing Agriculture through Advances in Biofertilizer Formulations and Innovative Application Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita K Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...47 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.156-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729436v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Ratoon Management Technology: A Boon for Enhancing Productivity of Sugarcane in Bihar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Understanding Carbon Sequestration in Sugarcane Plant-soil System: Influence of Nutrient Integration Practices in Indo-Gangetic Plains of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunita Kumari Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S K Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita K Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Advances in Environment, Geography and Earth Science Vol. 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.84-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/bpi/raeges/v9/1425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460170v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Dietary Fibre in Chronic Heart Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-Ratoon Management Technology: A Boon for Enhancing Productivity of Sugarcane in Bihar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.K. Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.3 (6): 355-356</w:t>
+              <w:t xml:space="preserve">2021, pp.3 (6); 423-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460093v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Farming: Need of Today</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kisanno ko aatma nirvar banane ke liye ekh utpadan ki navintum takniq (किसानों को आत्मनिर्भर बनाने हेतु उपयोगी ईख उत्पादन की नवीनतम तकनीक)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.1 (12): 44-49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.K Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Pujan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumari Sunita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.1 (2):16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460580v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Iron Deficiency in Expectant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Role of Dietary Fibre in Chronic Heart Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumari Sunita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.3 (6): 533-534</w:t>
+              <w:t xml:space="preserve">2021, pp.3 (6): 355-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460198v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legumes as Soil Building Crops for Improving Soil Quality Index in Sugarcane Production System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Organic Farming: Need of Today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.3 (6): 47-50</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.1 (12): 44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456929v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil: Important Sink for Carbon Sequestration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of Iron Deficiency in Expectant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumari Sunita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.3 (5): 49-51</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.3 (6): 533-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456915v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutri-Kitchen Gardening for Nutritional Security</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Legumes as Soil Building Crops for Improving Soil Quality Index in Sugarcane Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.3 (6): 401-402</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.K Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.3 (6): 47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460116v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soil: Important Sink for Carbon Sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.K Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.3 (5): 49-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIGITAL SOIL MAPPING - An Important technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhancing Farmer's Income through Sugarcane Based Pulse Inter Cropping System Under North Bihar Condition: Economic Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Pujan Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Minnatullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.3 (6): 176-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutri-Kitchen Gardening for Nutritional Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumari Sunita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.3 (6): 401-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lecture on Identification of instruments used in biofertilizer laboratory with principle and use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A lecture on Biofertilizers - Introduction, status and scope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Biopesticide and Biofertilizer (Elective course), Dr. Rajendra Prasad Central Agricultural University, Samastipur, India. 2025, pp.1-14</w:t>
+              <w:t xml:space="preserve">Master. Biopesticide and Biofertilizer (Elective course), Dr. Rajendra Prasad Central Agricultural University, Samastipur, India. 2025, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267014v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lecture on Biofertilizers - Introduction, status and scope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A lecture on Identification of instruments used in biofertilizer laboratory with principle and use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Biopesticide and Biofertilizer (Elective course), Dr. Rajendra Prasad Central Agricultural University, Samastipur, India. 2025, pp.1-7</w:t>
+              <w:t xml:space="preserve">Master. Biopesticide and Biofertilizer (Elective course), Dr. Rajendra Prasad Central Agricultural University, Samastipur, India. 2025, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266999v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Management to Sustainable Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Soil Resource Management, India. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Instructional Material On Soil Resource Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8862,51 +9626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED8E3BE4"/>
+    <w:nsid w:val="C47C00E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9093,51 +9857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ajeet-kumar-ajeet-kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5323-1935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Shraddha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Navnit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biswajit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sumit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14719/pst.11997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankesh Kumar Chanchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Chaudhary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhyanananda Kumari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Kumar Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Sinha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Sunita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Yadav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Kumari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Piyush" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Choudhary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Ajeet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujan Singh Shiva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paswan Sudhir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14719/pst.9547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Rekha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2025/v28i42200" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Minnatullah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Viswanathan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Kumari Meena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Paswan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56093/ijas.v95i4.157032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Bairwa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Sinha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/AATCCReview.2025.13.02.415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Kumari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ScienceWorld.15800420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Chandra Narayan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Kumari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2025/v37i35364" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahipal Kantawa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2025/v15i54830" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babita Kudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Singh Meena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Laik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1535741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramjas Meena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalita Rana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/AATCCReview.2025.13.01.467" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Kumari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thakur Bajrang Kumar Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/AATCCReview.2025.13.03.532" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Singh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goswami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Bhartiya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2025/v37i25306" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeew Kumar Sinha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2025/v15i24727" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Singh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Prasad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Gupta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2025/v28i32119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Techi Tagung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Tiwari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2024/v27i71067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Dr Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2024/v27i5769" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i34016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Pujan Singh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Nema" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minnatullah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kumar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2024/v27i5817" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Kumari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Minnatullah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navnit Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Rajput" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Sow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Ranjan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2024/v46i102986" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Kumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2024/v27i6924" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jsrr/2024/v30i51934" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Singh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harendra Singh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jsrr/2024/v30i112543" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Chattopadhyay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8247331" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumedh R Kashiwar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJPSS/2023/v35i173187" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpita Nalia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23910/1.2023.4791c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676953v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Pal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23910/1.2022.2654" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Jha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Thakur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sinha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prabhabati Devi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingudam Bhupenchandra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhagya Lakshmi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Kumari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2320-3188.2020.00006.6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harendra Pratap Singh Choudhri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P Singh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Supriya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mishra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2320-3188.2019.00014.7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Choudhary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/IJAS/14.2/431-441" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/IJAS/13.2/266-270" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676725v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/11.2/297-306" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676715v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwakar Paswan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/10.2/252-258" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Rai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal De" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/10.2/215-221" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676717v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/10.2/276-282" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Choudhary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brijesh Kumar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Arun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/9.2/318-324" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/9.2/300-310" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/9.2/265-270" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/9.2/221-225" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/geserh/v2/1424" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Meena" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Singh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Singh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Gupta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rpbs/v2/5194" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Sinha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601220v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Singh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/crpas/v1/8524E" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675974v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/crpas/v3/1426" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223946v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K Sinha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Singh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Mahesh Kumar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita K Meena" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729436v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita K Kumari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/raeges/v9/1425" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460170v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K Jha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267014v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266999v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675981v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705336v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ajeet-kumar-ajeet-kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5323-1935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Singh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Yadav" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Kumar Singh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Kumari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Kumari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Gupta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33545/26174693.2026.v10.i3j.7985" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankesh Kumar Chanchal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Chaudhary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhyanananda Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Shraddha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Navnit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biswajit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sumit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14719/pst.11997" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Sinha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Sunita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goswami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Bhartiya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2025/v37i25306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Prasad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2025/v28i32119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Kumari Meena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeew Kumar Sinha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalita Rana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2025/v15i24727" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Piyush" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Choudhary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Ajeet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujan Singh Shiva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paswan Sudhir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14719/pst.9547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Rekha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2025/v28i42200" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Minnatullah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Viswanathan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Paswan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56093/ijas.v95i4.157032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Bairwa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Sinha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/AATCCReview.2025.13.02.415" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Kumari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ScienceWorld.15800420" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Chandra Narayan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Kumari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2025/v37i35364" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahipal Kantawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2025/v15i54830" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babita Kudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Singh Meena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Laik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1535741" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramjas Meena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/AATCCReview.2025.13.01.467" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Kumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Kumari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thakur Bajrang Kumar Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/AATCCReview.2025.13.03.532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Dr Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jsrr/2024/v30i51934" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Techi Tagung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harendra Singh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jsrr/2024/v30i112543" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i34016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Tiwari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2024/v27i71067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2024/v27i5769" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Pujan Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Nema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minnatullah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2024/v27i5817" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Minnatullah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navnit Kumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Rajput" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Sow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Ranjan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2024/v46i102986" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jabb/2024/v27i6924" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpita Nalia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23910/1.2023.4791c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Chattopadhyay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8247331" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumedh R Kashiwar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJPSS/2023/v35i173187" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Pal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23910/1.2022.2654" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Jha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Thakur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sinha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prabhabati Devi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingudam Bhupenchandra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhagya Lakshmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676740v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Kumari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2320-3188.2020.00006.6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320624v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harendra Pratap Singh Choudhri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P Singh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Supriya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mishra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2320-3188.2019.00014.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676732v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Choudhary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Kumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/IJAS/14.2/431-441" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/IJAS/13.2/266-270" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/11.2/297-306" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Rai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal De" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/10.2/215-221" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwakar Paswan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/10.2/252-258" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Salem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Singh Saini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Sinha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.7.075101" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/10.2/276-282" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676707v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Choudhary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brijesh Kumar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Arun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/9.2/300-310" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676702v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/9.2/265-270" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/9.2/221-225" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15740/HAS/AJSS/9.2/318-324" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sinha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187884" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/geserh/v2/1424" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Meena" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Singh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Singh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Gupta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rpbs/v2/5194" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601220v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Sinha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Singh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/crpas/v1/8524E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/crpas/v3/1426" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K Sinha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Singh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Mahesh Kumar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062703v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita K Meena" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729436v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita K Kumari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/raeges/v9/1425" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460170v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K Jha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460093v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460580v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460116v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705336v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>