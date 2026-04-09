--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -650,278 +650,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du face-à-face entre une forêt industrialisée et ses « marges sauvages »</w:t>
+                <w:t xml:space="preserve">Fast height growth is key to non-native conifers invasiveness in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
+                <w:t xml:space="preserve">Aurore Fanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Porté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Banos</w:t>
+                <w:t xml:space="preserve">Grégory Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Krasnodębski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Monty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.246.0055⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.857-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03214-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221551v1</w:t>
+                <w:t xml:space="preserve">hal-04620466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast height growth is key to non-native conifers invasiveness in temperate forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-delà du face-à-face entre une forêt industrialisée et ses « marges sauvages »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fanal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Porté</w:t>
+                <w:t xml:space="preserve">Marcin Krasnodębski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Mahy</w:t>
+                <w:t xml:space="preserve">Zoé Ginter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Monty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.857-874. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 246 (2), pp.55-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03214-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.246.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620466v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence but not intensity of mortality rises towards the climatic trailing edge of tree species ranges in European forests</w:t>
               </w:r>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel J. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, online first, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9578,51 +9578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vimercati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaffner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bianchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weigandt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Bussolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.090.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Netsvetov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Prokopuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytrii Holiaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fanal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03214-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13301" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;gura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;bal Pauchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pergl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M Bindewald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.65.58380" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paul Bouteiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fr&#233;d&#233;rique Verdu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Aikio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bloese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec&#8217;han Laizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia R. Merceron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Langhe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gerarts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Porte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Romero-Severson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Borkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2016-0187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy F. Verdu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quevauvillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2466" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/er.34.4.297" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2376" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque L.J." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Lortie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Porte A.J." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0781-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Urli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-014-0426-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Dickie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Bennett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry E. Burrows" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Nu&#241;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane A. Peltzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0609-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dudeque Zenni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0607-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eymeric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lortie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Guengant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lischke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080443" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-11-28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas E.B. Reid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Jokela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01690.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9950-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8H68GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667066v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1363-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVC6CXGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9995-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauzar Saleh Contell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrazzoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.853568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Bartelink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670355v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#243;pez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pluviaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764630v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loutau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Domec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laoue" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Merceron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Verdu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aikio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828021v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787221v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sylenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806119v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Projet 3b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Biogeco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842241v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ufr Scientifique" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vimercati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaffner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bianchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weigandt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Bussolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.090.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Netsvetov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Prokopuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytrii Holiaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fanal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03214-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13301" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;gura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;bal Pauchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pergl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M Bindewald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.65.58380" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paul Bouteiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fr&#233;d&#233;rique Verdu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Aikio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bloese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec&#8217;han Laizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia R. Merceron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Langhe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gerarts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Porte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Romero-Severson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Borkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2016-0187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy F. Verdu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quevauvillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2466" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/er.34.4.297" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2376" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque L.J." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Lortie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Porte A.J." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0781-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Urli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-014-0426-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Dickie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Bennett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry E. Burrows" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Nu&#241;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane A. Peltzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0609-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dudeque Zenni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0607-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eymeric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lortie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Guengant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lischke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080443" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-11-28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas E.B. Reid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Jokela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01690.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9950-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8H68GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667066v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1363-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVC6CXGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9995-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauzar Saleh Contell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrazzoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.853568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Bartelink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670355v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#243;pez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pluviaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764630v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loutau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Domec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laoue" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Merceron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Verdu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aikio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828021v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787221v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sylenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806119v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Projet 3b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Biogeco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842241v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ufr Scientifique" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>