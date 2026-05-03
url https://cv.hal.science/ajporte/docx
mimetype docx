--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1575,403 +1575,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of acorns of the alien oak Quercus rubra on the ground by scatter-hoarding animals in Belgian forests</w:t>
+                <w:t xml:space="preserve">Back to America: tracking the origin of European introduced populations of Quercus rubra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastasia R. Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie de Langhe</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Dubois</w:t>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Garin</w:t>
+                <w:t xml:space="preserve">Jeanne Romero-Severson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Gerarts</w:t>
+                <w:t xml:space="preserve">Daniel S. Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (9), pp.778-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/gen-2016-0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605960v1</w:t>
+                <w:t xml:space="preserve">hal-01608659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automated sanding to homogeneously break seed dormancy in black locust (Robinia pseudoacacia L., Fabaceae)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Removal of acorns of the alien oak Quercus rubra on the ground by scatter-hoarding animals in Belgian forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastasia R. Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie de Langhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gerarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (2), pp.127-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604907v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to America: tracking the origin of European introduced populations of Quercus rubra L.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Romero-Severson</w:t>
+                <w:t xml:space="preserve">Using automated sanding to homogeneously break seed dormancy in black locust (Robinia pseudoacacia L., Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier P. Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S. Borkowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabel J. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (9), pp.778-790. </w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, online first, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/gen-2016-0187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960258517000150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608659v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with paralogy in RADseq data: in silico detection and single nucleotide polymorphism validation in Robinia pseudoacacia L.</w:t>
               </w:r>
@@ -2130,51 +2130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel J. Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Restoration North America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (4), pp.297-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2359,51 +2359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American trees shift their niches when invading Western Europe: evaluating invasion risks in a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel J. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2695,749 +2695,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicting values: ecosystem services and invasive tree management</w:t>
+                <w:t xml:space="preserve">Adaptive evolution and phenotypic plasticity during naturalization and spread of invasive species: implications for tree invasion biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian A. Dickie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafael Dudeque Zenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamarque L.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Porte A.J.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.705-719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-013-0609-6⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.635-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0607-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638738v1</w:t>
+                <w:t xml:space="preserve">hal-02633511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution and phenotypic plasticity during naturalization and spread of invasive species: implications for tree invasion biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflicting values: ecosystem services and invasive tree management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian A. Dickie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett M. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry E. Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A. Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Dudeque Zenni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duane A. Peltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.635-644. </w:t>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.705-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-013-0607-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0609-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633511v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test for pre-adapted phenotypic plasticity in the invasive tree Acer negundo L.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Forêt des Landes de Gascogne, royaume du Pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 623</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651023v1</w:t>
+                <w:t xml:space="preserve">hal-02645923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem embolism threshold for catastrophic hydraulic failure in angiosperm trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane M. Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Y. Guengant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (7), pp.672-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpt030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of colonisation by holm oak, at the northern margin of its distribution range, during the anthropocene period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heike Lischke</w:t>
+                <w:t xml:space="preserve">A test for pre-adapted phenotypic plasticity in the invasive tree Acer negundo L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamarque L.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eymeric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (11), 8 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080443⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (9), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648198v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Forêt des Landes de Gascogne, royaume du Pin maritime</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field evidence of colonisation by holm oak, at the northern margin of its distribution range, during the anthropocene period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane M. Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Lischke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645923v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hide and seek in forests: colonization by the pine processionary moth is impeded by the presence of nonhost trees</w:t>
               </w:r>
@@ -3741,51 +3741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon assimilation on dry weight production and partitioning during vegetative growth</w:t>
+                <w:t xml:space="preserve">Effect of carbon assimilation on dry weight production and partitioning during vegetative growth of K-deficient cotton (Gossypium hirsutum L.) plants (vol 324, pg 329, 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Gérardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saur</w:t>
@@ -4052,496 +4052,496 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 324 (1-2), pp.329-343. </w:t>
+              <w:t xml:space="preserve">, 2009, 324 (1-2), pp.345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-9950-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-9995-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664338v1</w:t>
+                <w:t xml:space="preserve">hal-02656378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of canopy duration to temperature changes in four temperate tree species: relative contributions of spring and autumn leaf phenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Vitasse</w:t>
+                <w:t xml:space="preserve">Effect of carbon assimilation on dry weight production and partitioning during vegetative growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Gérardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-009-1363-4⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 324 (1-2), pp.329-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-9950-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667066v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using cover measurements to estimate aboveground understorey biomass in Maritime pine stands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of canopy duration to temperature changes in four temperate tree species: relative contributions of spring and autumn leaf phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vitasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest/2009005⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 161 (1), pp.187-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-009-1363-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883456v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon assimilation on dry weight production and partitioning during vegetative growth of K-deficient cotton (Gossypium hirsutum L.) plants (vol 324, pg 329, 2009)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using cover measurements to estimate aboveground understorey biomass in Maritime pine stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel J. Porté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 324 (1-2), pp.345. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (3), 307p1-307p11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-9995-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656378v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics unifies different ecological patterns</w:t>
               </w:r>
@@ -5087,217 +5087,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric relationships for branch and tree woody biomass of maritime pine (Pinus pinaster Aït.)</w:t>
+                <w:t xml:space="preserve">Modelling mixed forest growth: a review of models for forest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Loustau</w:t>
+                <w:t xml:space="preserve">H.H. Bartelink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 158, pp.71-83</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 150, pp.141-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670614v1</w:t>
+                <w:t xml:space="preserve">hal-02669676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mixed forest growth: a review of models for forest management</w:t>
+                <w:t xml:space="preserve">Allometric relationships for branch and tree woody biomass of maritime pine (Pinus pinaster Aït.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.H. Bartelink</w:t>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 150, pp.141-188</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 158, pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669676v1</w:t>
+                <w:t xml:space="preserve">hal-02670614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree architecture in remote sensing analytical models: The Bray experiment</w:t>
               </w:r>
@@ -5322,51 +5322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variations in carbon isotope discrimination in a maritime pine (Pinus pinaster) stand assessed from the isotopic composition of cellulose in annual rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21, pp.861-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5594,77 +5594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the foliage area of Maritime pine (Pinus pinaster Aït.) branches and crowns with application to modelling the foliage area distribution in the crown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Porté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57 (1), pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5711,51 +5711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the photosynthetic characteristics of mature needles within the crown of a 25-year-old Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18, pp.223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5825,90 +5825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species distribution shifts and effects of forecasted climate change on tree phenology of european tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane M. Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
@@ -5931,346 +5931,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fertilisation on 3D root architecture in 12-year-old Pinus pinaster trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets croisés de l’irrigation et de la fertilisation sur la productivité et l’allocation de biomasse d’un peuplement de Pins maritime de 14 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Trichet</w:t>
+                <w:t xml:space="preserve">Frédéric Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817215v1</w:t>
+                <w:t xml:space="preserve">hal-02818657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets croisés de l’irrigation et de la fertilisation sur la productivité et l’allocation de biomasse d’un peuplement de Pins maritime de 14 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fertilisation on 3D root architecture in 12-year-old Pinus pinaster trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818657v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la biomasse aérienne du sous-bois de peuplements adultes de Pin maritime : contribution à la quantification des stocks de carbone forestier à l'aide d'indicateurs de couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6388,519 +6388,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la biomasse aérienne du sous-bois de peuplements adultes de Pin maritime : contribution à la quantification des stocks de carbone forestier à l'aide d'indicateurs de couvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des stocks de carbone dans la biomasse de peuplements de pin maritime : application à l'échelle régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque ARBORA</w:t>
+              <w:t xml:space="preserve">8e Colloque ARBORA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762124v1</w:t>
+                <w:t xml:space="preserve">hal-02763528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des stocks de carbone dans la biomasse de peuplements de pin maritime : application à l'échelle régionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de la biomasse aérienne du sous-bois de peuplements adultes de Pin maritime : contribution à la quantification des stocks de carbone forestier à l'aide d'indicateurs de couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque ARBORA</w:t>
+              <w:t xml:space="preserve">8. Colloque ARBORA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763528v1</w:t>
+                <w:t xml:space="preserve">hal-02762124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiative model to simulate forest emission at L-band: sensitivity of brightness temperature to forest components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctionnement hydrique d'un écosystème forestier méditerranéen mélangé. Site de Lamanon. Pin d'Alep, chêne vert, buis. 1ers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Stephen William Hallgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guerrier</w:t>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferrazzoli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS. Science for society: exploring and managing a changing planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Forêts hétérogènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Nancy, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759809v1</w:t>
+                <w:t xml:space="preserve">hal-02834245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydrique d'un écosystème forestier méditerranéen mélangé. Site de Lamanon. Pin d'Alep, chêne vert, buis. 1ers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radiative model to simulate forest emission at L-band: sensitivity of brightness temperature to forest components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Forêts hétérogènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Nancy, France. 24 p</w:t>
+              <w:t xml:space="preserve">IGARSS. Science for society: exploring and managing a changing planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834245v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning the annual carbon balance of maritime pine forest between respiratory and assimilatory components</w:t>
               </w:r>
@@ -6938,51 +6938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carboeurope conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Lisbonne, Portugal</w:t>
@@ -7011,77 +7011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-regional climate change impacts on the water balance, carbon balance and primary productivity of maritime pine in south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pluviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,316 +7130,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology and geometry measurement of root and shoot architecture of Pinus pinaster</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age related changes in the needle area density distribution inside the crown of Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loutau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770331v1</w:t>
+                <w:t xml:space="preserve">hal-02764630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age related changes in the needle area density distribution inside the crown of Pinus pinaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology and geometry measurement of root and shoot architecture of Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764630v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation of photosynthesis variability within a 25 year-old maritime pine crown (Pinus pinaster Aït.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Domec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7477,64 +7477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling light interception of maritime pine shoots (Pinus pinaster Aït.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,51 +7794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 134 p., 2016, Book of abstracts</w:t>
@@ -8130,51 +8130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the carbon balance of a mature pine forest 1997-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8255,64 +8255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology and geometry measurements of root and shoot architecture of P. pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8451,51 +8451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Pignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8771,51 +8771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Y. Guengant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8835,332 +8835,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t>
+                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de fin de contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.19</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589258v1</w:t>
+                <w:t xml:space="preserve">hal-02589259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de fin de contrat</w:t>
+                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.48</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589259v1</w:t>
+                <w:t xml:space="preserve">hal-02589258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrique du peuplement mélangé pin d'Alep- chêne vert et quantification du dysfonctionnement des arbres en situation de sécheresse estivale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen William Hallgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vimercati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaffner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bianchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weigandt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Bussolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.090.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Netsvetov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Prokopuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytrii Holiaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fanal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03214-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13301" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;gura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;bal Pauchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pergl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M Bindewald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.65.58380" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paul Bouteiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fr&#233;d&#233;rique Verdu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Aikio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bloese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec&#8217;han Laizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia R. Merceron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Langhe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gerarts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Porte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Romero-Severson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Borkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2016-0187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy F. Verdu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quevauvillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2466" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/er.34.4.297" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2376" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque L.J." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Lortie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Porte A.J." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0781-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Urli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-014-0426-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Dickie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Bennett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry E. Burrows" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Nu&#241;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane A. Peltzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0609-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dudeque Zenni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0607-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eymeric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lortie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Guengant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lischke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080443" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-11-28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas E.B. Reid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Jokela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01690.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9950-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8H68GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667066v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1363-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVC6CXGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9995-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauzar Saleh Contell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrazzoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.853568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Bartelink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670355v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#243;pez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pluviaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764630v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loutau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Domec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laoue" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Merceron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Verdu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aikio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828021v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787221v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sylenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806119v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Projet 3b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Biogeco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842241v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ufr Scientifique" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vimercati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaffner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bianchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weigandt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Bussolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.090.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Netsvetov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Prokopuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytrii Holiaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fanal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03214-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13301" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;gura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;bal Pauchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pergl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M Bindewald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.65.58380" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paul Bouteiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fr&#233;d&#233;rique Verdu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Aikio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bloese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec&#8217;han Laizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia R. Merceron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Romero-Severson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Borkowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2016-0187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Langhe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gerarts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Porte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy F. Verdu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quevauvillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2466" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/er.34.4.297" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2376" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque L.J." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Lortie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Porte A.J." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0781-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Urli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-014-0426-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dudeque Zenni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0607-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Dickie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Bennett" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry E. Burrows" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Nu&#241;ez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane A. Peltzer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0609-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964818v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Guengant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eymeric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lortie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074239" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lischke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080443" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-11-28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas E.B. Reid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Jokela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01690.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9995-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664338v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9950-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8H68GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667066v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1363-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVC6CXGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883456v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauzar Saleh Contell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrazzoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.853568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669676v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Bartelink" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670355v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#243;pez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759809v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pluviaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loutau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Domec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laoue" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Merceron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Verdu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aikio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828021v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787221v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sylenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806119v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Projet 3b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Biogeco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842241v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ufr Scientifique" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>