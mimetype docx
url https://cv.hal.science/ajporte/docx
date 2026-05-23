--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -650,278 +650,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast height growth is key to non-native conifers invasiveness in temperate forests</w:t>
+                <w:t xml:space="preserve">Au-delà du face-à-face entre une forêt industrialisée et ses « marges sauvages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fanal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Porté</w:t>
+                <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Mahy</w:t>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Monty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcin Krasnodębski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ginter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03214-0⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 246 (2), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.246.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620466v1</w:t>
+                <w:t xml:space="preserve">hal-04221551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du face-à-face entre une forêt industrialisée et ses « marges sauvages »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast height growth is key to non-native conifers invasiveness in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Krasnodębski</w:t>
+                <w:t xml:space="preserve">Aurore Fanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Porté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Ginter</w:t>
+                <w:t xml:space="preserve">Grégory Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Couderchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Monty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 246 (2), pp.55-62. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.857-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.246.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03214-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221551v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence but not intensity of mortality rises towards the climatic trailing edge of tree species ranges in European forests</w:t>
               </w:r>
@@ -1575,403 +1575,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to America: tracking the origin of European introduced populations of Quercus rubra L.</w:t>
+                <w:t xml:space="preserve">Removal of acorns of the alien oak Quercus rubra on the ground by scatter-hoarding animals in Belgian forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastasia R. Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Aurélie de Langhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Héloïse Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Romero-Severson</w:t>
+                <w:t xml:space="preserve">Olivier Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S. Borkowski</w:t>
+                <w:t xml:space="preserve">Fanny Gerarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (2), pp.127-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608659v1</w:t>
+                <w:t xml:space="preserve">hal-01605960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of acorns of the alien oak Quercus rubra on the ground by scatter-hoarding animals in Belgian forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using automated sanding to homogeneously break seed dormancy in black locust (Robinia pseudoacacia L., Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier P. Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel J. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, online first, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258517000150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605960v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automated sanding to homogeneously break seed dormancy in black locust (Robinia pseudoacacia L., Fabaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier P. Bouteiller</w:t>
+                <w:t xml:space="preserve">Back to America: tracking the origin of European introduced populations of Quercus rubra L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastasia R. Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Romero-Severson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel J. Porte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel S. Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, online first, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (9), pp.778-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258517000150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/gen-2016-0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604907v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with paralogy in RADseq data: in silico detection and single nucleotide polymorphism validation in Robinia pseudoacacia L.</w:t>
               </w:r>
@@ -2130,51 +2130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel J. Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Restoration North America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (4), pp.297-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2359,51 +2359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American trees shift their niches when invading Western Europe: evaluating invasion risks in a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel J. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2695,749 +2695,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution and phenotypic plasticity during naturalization and spread of invasive species: implications for tree invasion biology</w:t>
+                <w:t xml:space="preserve">Conflicting values: ecosystem services and invasive tree management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Dudeque Zenni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian A. Dickie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett M. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry E. Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A. Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane A. Peltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.635-644. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-013-0607-8⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.705-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0609-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633511v1</w:t>
+                <w:t xml:space="preserve">hal-02638738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicting values: ecosystem services and invasive tree management</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive evolution and phenotypic plasticity during naturalization and spread of invasive species: implications for tree invasion biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duane A. Peltzer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafael Dudeque Zenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamarque L.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Porte A.J.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.705-719. </w:t>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.635-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-013-0609-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0607-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638738v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Forêt des Landes de Gascogne, royaume du Pin maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A test for pre-adapted phenotypic plasticity in the invasive tree Acer negundo L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamarque L.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eymeric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645923v1</w:t>
+                <w:t xml:space="preserve">hal-02651023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem embolism threshold for catastrophic hydraulic failure in angiosperm trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane M. Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Y. Guengant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (7), pp.672-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpt030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test for pre-adapted phenotypic plasticity in the invasive tree Acer negundo L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher J. Lortie</w:t>
+                <w:t xml:space="preserve">Field evidence of colonisation by holm oak, at the northern margin of its distribution range, during the anthropocene period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane M. Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Lischke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (9), 10 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 8 (11), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651023v1</w:t>
+                <w:t xml:space="preserve">hal-02648198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of colonisation by holm oak, at the northern margin of its distribution range, during the anthropocene period</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Forêt des Landes de Gascogne, royaume du Pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648198v1</w:t>
+                <w:t xml:space="preserve">hal-02645923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hide and seek in forests: colonization by the pine processionary moth is impeded by the presence of nonhost trees</w:t>
               </w:r>
@@ -3741,51 +3741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,860 +3973,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon assimilation on dry weight production and partitioning during vegetative growth of K-deficient cotton (Gossypium hirsutum L.) plants (vol 324, pg 329, 2009)</w:t>
+                <w:t xml:space="preserve">Responses of canopy duration to temperature changes in four temperate tree species: relative contributions of spring and autumn leaf phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Gérardeaux</w:t>
+                <w:t xml:space="preserve">Yann Vitasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Saur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-9995-z⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 161 (1), pp.187-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-009-1363-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656378v1</w:t>
+                <w:t xml:space="preserve">hal-02667066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbon assimilation on dry weight production and partitioning during vegetative growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Gérardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 324 (1-2), pp.329-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-009-9950-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of canopy duration to temperature changes in four temperate tree species: relative contributions of spring and autumn leaf phenology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using cover measurements to estimate aboveground understorey biomass in Maritime pine stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel J. Porté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (3), 307p1-307p11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-009-1363-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667066v1</w:t>
+                <w:t xml:space="preserve">hal-00883456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using cover measurements to estimate aboveground understorey biomass in Maritime pine stands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of carbon assimilation on dry weight production and partitioning during vegetative growth of K-deficient cotton (Gossypium hirsutum L.) plants (vol 324, pg 329, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Gérardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 66 (3), 307p1-307p11. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 324 (1-2), pp.345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest/2009005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-9995-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883456v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics unifies different ecological patterns</w:t>
+                <w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roderick Dewar</w:t>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (8), pp.808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2008059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653165v1</w:t>
+                <w:t xml:space="preserve">hal-02660993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Trichet</w:t>
+                <w:t xml:space="preserve">Statistical mechanics unifies different ecological patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderick Dewar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 251 (3), pp.389-403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660993v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
+                <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Porté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5087,217 +5087,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mixed forest growth: a review of models for forest management</w:t>
+                <w:t xml:space="preserve">Allometric relationships for branch and tree woody biomass of maritime pine (Pinus pinaster Aït.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.H. Bartelink</w:t>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 150, pp.141-188</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 158, pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669676v1</w:t>
+                <w:t xml:space="preserve">hal-02670614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric relationships for branch and tree woody biomass of maritime pine (Pinus pinaster Aït.)</w:t>
+                <w:t xml:space="preserve">Modelling mixed forest growth: a review of models for forest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Loustau</w:t>
+                <w:t xml:space="preserve">H.H. Bartelink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 158, pp.71-83</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 150, pp.141-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670614v1</w:t>
+                <w:t xml:space="preserve">hal-02669676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree architecture in remote sensing analytical models: The Bray experiment</w:t>
               </w:r>
@@ -5309,64 +5309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variations in carbon isotope discrimination in a maritime pine (Pinus pinaster) stand assessed from the isotopic composition of cellulose in annual rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21, pp.861-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5594,77 +5594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the foliage area of Maritime pine (Pinus pinaster Aït.) branches and crowns with application to modelling the foliage area distribution in the crown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Porté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57 (1), pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5711,51 +5711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the photosynthetic characteristics of mature needles within the crown of a 25-year-old Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18, pp.223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5825,90 +5825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species distribution shifts and effects of forecasted climate change on tree phenology of european tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane M. Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
@@ -5931,359 +5931,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets croisés de l’irrigation et de la fertilisation sur la productivité et l’allocation de biomasse d’un peuplement de Pins maritime de 14 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Effect of fertilisation on 3D root architecture in 12-year-old Pinus pinaster trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818657v1</w:t>
+                <w:t xml:space="preserve">hal-02817215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fertilisation on 3D root architecture in 12-year-old Pinus pinaster trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets croisés de l’irrigation et de la fertilisation sur la productivité et l’allocation de biomasse d’un peuplement de Pins maritime de 14 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Trichet</w:t>
+                <w:t xml:space="preserve">Frédéric F. Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817215v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la biomasse aérienne du sous-bois de peuplements adultes de Pin maritime : contribution à la quantification des stocks de carbone forestier à l'aide d'indicateurs de couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t>
@@ -6312,51 +6312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using statistical mechanics to predict patterns in biodiversity at different spatio-temporal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderick Dewar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6388,519 +6388,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des stocks de carbone dans la biomasse de peuplements de pin maritime : application à l'échelle régionale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Détermination de la biomasse aérienne du sous-bois de peuplements adultes de Pin maritime : contribution à la quantification des stocks de carbone forestier à l'aide d'indicateurs de couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque ARBORA</w:t>
+              <w:t xml:space="preserve">8. Colloque ARBORA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763528v1</w:t>
+                <w:t xml:space="preserve">hal-02762124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la biomasse aérienne du sous-bois de peuplements adultes de Pin maritime : contribution à la quantification des stocks de carbone forestier à l'aide d'indicateurs de couvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des stocks de carbone dans la biomasse de peuplements de pin maritime : application à l'échelle régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque ARBORA</w:t>
+              <w:t xml:space="preserve">8e Colloque ARBORA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762124v1</w:t>
+                <w:t xml:space="preserve">hal-02763528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydrique d'un écosystème forestier méditerranéen mélangé. Site de Lamanon. Pin d'Alep, chêne vert, buis. 1ers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radiative model to simulate forest emission at L-band: sensitivity of brightness temperature to forest components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Forêts hétérogènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Nancy, France. 24 p</w:t>
+              <w:t xml:space="preserve">IGARSS. Science for society: exploring and managing a changing planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834245v1</w:t>
+                <w:t xml:space="preserve">hal-02759809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiative model to simulate forest emission at L-band: sensitivity of brightness temperature to forest components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctionnement hydrique d'un écosystème forestier méditerranéen mélangé. Site de Lamanon. Pin d'Alep, chêne vert, buis. 1ers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen William Hallgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guerrier</w:t>
+                <w:t xml:space="preserve">C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferrazzoli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS. Science for society: exploring and managing a changing planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Forêts hétérogènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Nancy, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759809v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning the annual carbon balance of maritime pine forest between respiratory and assimilatory components</w:t>
               </w:r>
@@ -6938,51 +6938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carboeurope conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Lisbonne, Portugal</w:t>
@@ -7011,77 +7011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-regional climate change impacts on the water balance, carbon balance and primary productivity of maritime pine in south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pluviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,316 +7130,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age related changes in the needle area density distribution inside the crown of Pinus pinaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology and geometry measurement of root and shoot architecture of Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764630v1</w:t>
+                <w:t xml:space="preserve">hal-02770331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology and geometry measurement of root and shoot architecture of Pinus pinaster</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age related changes in the needle area density distribution inside the crown of Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loutau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770331v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation of photosynthesis variability within a 25 year-old maritime pine crown (Pinus pinaster Aït.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Domec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7477,64 +7477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling light interception of maritime pine shoots (Pinus pinaster Aït.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,51 +7794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 134 p., 2016, Book of abstracts</w:t>
@@ -8130,51 +8130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the carbon balance of a mature pine forest 1997-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8242,103 +8242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology and geometry measurements of root and shoot architecture of P. pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Annual Conference of EFI : models for sustainable management of temperate plantation forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Bordeaux, France. 2000</w:t>
@@ -8451,51 +8451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Pignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8771,51 +8771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Y. Guengant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8835,332 +8835,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de fin de contrat</w:t>
+                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.48</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589259v1</w:t>
+                <w:t xml:space="preserve">hal-02589258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t>
+                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de fin de contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.19</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589258v1</w:t>
+                <w:t xml:space="preserve">hal-02589259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrique du peuplement mélangé pin d'Alep- chêne vert et quantification du dysfonctionnement des arbres en situation de sécheresse estivale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen William Hallgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vimercati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaffner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bianchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weigandt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Bussolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.090.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Netsvetov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Prokopuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytrii Holiaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fanal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03214-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13301" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;gura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;bal Pauchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pergl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M Bindewald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.65.58380" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paul Bouteiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fr&#233;d&#233;rique Verdu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Aikio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bloese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec&#8217;han Laizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia R. Merceron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Romero-Severson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Borkowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2016-0187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Langhe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gerarts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Porte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy F. Verdu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quevauvillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2466" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/er.34.4.297" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2376" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque L.J." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Lortie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Porte A.J." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0781-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Urli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-014-0426-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dudeque Zenni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0607-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Dickie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Bennett" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry E. Burrows" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Nu&#241;ez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane A. Peltzer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0609-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964818v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Guengant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eymeric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lortie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074239" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lischke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080443" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-11-28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas E.B. Reid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Jokela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01690.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9995-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664338v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9950-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8H68GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667066v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1363-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVC6CXGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883456v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauzar Saleh Contell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrazzoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.853568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669676v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Bartelink" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670355v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#243;pez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759809v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pluviaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loutau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Domec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laoue" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Merceron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Verdu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aikio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828021v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787221v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sylenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806119v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Projet 3b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Biogeco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842241v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ufr Scientifique" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vimercati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaffner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bianchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weigandt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Bussolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.090.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Netsvetov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Prokopuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytrii Holiaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fanal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03214-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13301" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;gura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;bal Pauchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pergl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M Bindewald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.65.58380" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paul Bouteiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fr&#233;d&#233;rique Verdu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Aikio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bloese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec&#8217;han Laizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia R. Merceron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Langhe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gerarts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Porte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Romero-Severson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Borkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2016-0187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy F. Verdu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quevauvillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2466" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/er.34.4.297" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camenen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2376" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque L.J." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher James Lortie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Porte A.J." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0781-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Urli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-014-0426-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Dickie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Bennett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry E. Burrows" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Nu&#241;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane A. Peltzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0609-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dudeque Zenni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0607-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eymeric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lortie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Guengant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lischke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080443" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-11-28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas E.B. Reid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Jokela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01690.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1363-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVC6CXGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9950-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8H68GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9995-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauzar Saleh Contell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrazzoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.853568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Bartelink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670355v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#243;pez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pluviaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764630v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loutau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Domec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laoue" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Merceron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Verdu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aikio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828021v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787221v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sylenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806119v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Projet 3b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Biogeco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842241v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ufr Scientifique" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>