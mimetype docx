--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -373,254 +373,254 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 78, pp.8-10</w:t>
+              <w:t xml:space="preserve">, 2022, 78 (78), pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « archives sonores » du CNRS et du musée de l’Homme</w:t>
+                <w:t xml:space="preserve">Ecouter le monde avec MILSON. Les anthropologues des milieux sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien da Cruz Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonorités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cinema, Audiovisuel, Son, 141, pp.46-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320771v1</w:t>
+                <w:t xml:space="preserve">halshs-02926932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecouter le monde avec MILSON. Les anthropologues des milieux sonores</w:t>
+                <w:t xml:space="preserve">Les « archives sonores » du CNRS et du musée de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guillebaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aude Julien da Cruz Lima</w:t>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier « Les archives de l’ethnomusicologie en France : le cas du MNATP et du MH », 46, pp.60-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afas.4032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02926932v1</w:t>
+                <w:t xml:space="preserve">hal-03320771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Archives of CNRS contribute to the european project Europeana Sounds</w:t>
               </w:r>
@@ -780,51 +780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -879,51 +879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier et réutiliser des données : comment FAIR ? Partage d’expériences en linguistique. 2ème partie : Le dictionnaire lexicographique du français calédonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1076,221 +1076,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer avec Hal la liste des produits de recherche de votre laboratoire pour le rapport d'évaluation à l'HCERES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Atelier &amp;quot;Ethique dans les Humanités Numériques . Citation des données : enjeux, pratiques, outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Access Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCD de l'Université Paris Nanterre, Oct 2022, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947446v1</w:t>
+                <w:t xml:space="preserve">hal-03947308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Ethique dans les Humanités Numériques . Citation des données : enjeux, pratiques, outils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Préparer avec Hal la liste des produits de recherche de votre laboratoire pour le rapport d'évaluation à l'HCERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Open Access Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCD de l'Université Paris Nanterre, Oct 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947308v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'instance Gitlab d'Huma-Num, logiciel de gestion de projet et de versionement de fichiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous numériques 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Mondes, Nov 2022, Nanterre, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement sémantique de données d’archives sonores d’ethnomusicologie par alignement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1419,51 +1419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources de l’ethnomusicologie : retour d’expérience d’un projet de valorisation numérique à l’ère du web de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cordereix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio archives, Interoperability, Linked Data : Alignment task with ethnomusicological vocabularies in France, CREM and CFPCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,51 +1596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ATMAH : Alignment Task for Musical Archives Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1816,51 +1816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From recording to listening: why and how opening up access to Audio Heritage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cordereix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steen Kaargaard Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telemeta, une plateforme web audio pour les archives sonores de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF Plateformes de données en SHS - Infrastructures et outils, évolutions récentes et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau ISORE, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2038,51 +2038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources de l’ethnomusicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cordereix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien da Cruz Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de la mission Ogooué Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,64 +2302,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un référentiel pour la description des expressions vocales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2377,51 +2377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du groupe de travail sur les classifications et référentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2542,51 +2542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65B534C0"/>
+    <w:nsid w:val="326457A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2690,51 +2690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BF6129CA"/>
+    <w:nsid w:val="54347C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2924,51 +2924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ajulien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1113-5085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modyco.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tandar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W6NG23XH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04802849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fec341h5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Kaargaard Nielsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ranft" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100719050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ajulien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1113-5085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modyco.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tandar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W6NG23XH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04802849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fec341h5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Kaargaard Nielsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ranft" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100719050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>