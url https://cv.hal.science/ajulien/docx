--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -415,212 +415,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecouter le monde avec MILSON. Les anthropologues des milieux sonores</w:t>
+                <w:t xml:space="preserve">Les « archives sonores » du CNRS et du musée de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guillebaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aude Julien da Cruz Lima</w:t>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier « Les archives de l’ethnomusicologie en France : le cas du MNATP et du MH », 46, pp.60-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afas.4032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02926932v1</w:t>
+                <w:t xml:space="preserve">hal-03320771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « archives sonores » du CNRS et du musée de l’Homme</w:t>
+                <w:t xml:space="preserve">Ecouter le monde avec MILSON. Les anthropologues des milieux sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien da Cruz Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonorités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cinema, Audiovisuel, Son, 141, pp.46-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320771v1</w:t>
+                <w:t xml:space="preserve">halshs-02926932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Archives of CNRS contribute to the european project Europeana Sounds</w:t>
               </w:r>
@@ -780,150 +780,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Chaû Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier et réutiliser des données : comment FAIR ? Partage d’expériences en linguistique. 2ème partie : Le dictionnaire lexicographique du français calédonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1177,51 +1177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparer avec Hal la liste des produits de recherche de votre laboratoire pour le rapport d'évaluation à l'HCERES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Access Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCD de l'Université Paris Nanterre, Oct 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1246,51 +1246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'instance Gitlab d'Huma-Num, logiciel de gestion de projet et de versionement de fichiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous numériques 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Mondes, Nov 2022, Nanterre, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement sémantique de données d’archives sonores d’ethnomusicologie par alignement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1419,51 +1419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources de l’ethnomusicologie : retour d’expérience d’un projet de valorisation numérique à l’ère du web de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cordereix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio archives, Interoperability, Linked Data : Alignment task with ethnomusicological vocabularies in France, CREM and CFPCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,51 +1596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ATMAH : Alignment Task for Musical Archives Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1816,51 +1816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From recording to listening: why and how opening up access to Audio Heritage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cordereix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steen Kaargaard Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telemeta, une plateforme web audio pour les archives sonores de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF Plateformes de données en SHS - Infrastructures et outils, évolutions récentes et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau ISORE, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2038,51 +2038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources de l’ethnomusicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cordereix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien da Cruz Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de la mission Ogooué Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,64 +2302,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un référentiel pour la description des expressions vocales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2377,51 +2377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du groupe de travail sur les classifications et référentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2542,51 +2542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="326457A8"/>
+    <w:nsid w:val="872225D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2690,51 +2690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54347C42"/>
+    <w:nsid w:val="DC4F94E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2924,51 +2924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ajulien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1113-5085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modyco.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tandar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W6NG23XH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04802849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fec341h5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Kaargaard Nielsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ranft" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100719050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ajulien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1113-5085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modyco.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tandar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W6NG23XH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04802849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fec341h5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Kaargaard Nielsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ranft" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100719050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>