--- v2 (2026-04-23)
+++ v3 (2026-05-24)
@@ -1076,191 +1076,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Ethique dans les Humanités Numériques . Citation des données : enjeux, pratiques, outils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préparer avec Hal la liste des produits de recherche de votre laboratoire pour le rapport d'évaluation à l'HCERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Open Access Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCD de l'Université Paris Nanterre, Oct 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947308v1</w:t>
+                <w:t xml:space="preserve">hal-03947446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer avec Hal la liste des produits de recherche de votre laboratoire pour le rapport d'évaluation à l'HCERES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier &amp;quot;Ethique dans les Humanités Numériques . Citation des données : enjeux, pratiques, outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Access Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCD de l'Université Paris Nanterre, Oct 2022, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947446v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'instance Gitlab d'Huma-Num, logiciel de gestion de projet et de versionement de fichiers</w:t>
               </w:r>
@@ -2542,51 +2542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="872225D5"/>
+    <w:nsid w:val="3A5E532A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2690,51 +2690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DC4F94E9"/>
+    <w:nsid w:val="71510904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2924,51 +2924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ajulien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1113-5085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modyco.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tandar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W6NG23XH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04802849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fec341h5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Kaargaard Nielsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ranft" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100719050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ajulien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1113-5085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modyco.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tandar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W6NG23XH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04802849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pauleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fec341h5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Kaargaard Nielsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ranft" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100719050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>